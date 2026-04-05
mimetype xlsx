--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,68 @@
     <t>ORD/000201/2024-2025</t>
   </si>
   <si>
     <t>1889/BQA</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System at Kendboni (Zone-P) OHR under Bankura-I.II and Barjora Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>437/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Kendboni (Zone- P) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001198/2023-2024</t>
+  </si>
+  <si>
+    <t>451/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -929,54 +947,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>0.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>97.77</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1104,54 +1122,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>209.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>146.97</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>70.26</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1165,54 +1183,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>81.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>49.86</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>60.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>56</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1226,54 +1244,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>18.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.07</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>16.34</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>63</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1301,87 +1319,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>26.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.85</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>344.72</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>