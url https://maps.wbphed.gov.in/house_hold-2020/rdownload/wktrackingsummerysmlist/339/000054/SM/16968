--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Kendboni (Zone- P) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001198/2023-2024</t>
   </si>
   <si>
     <t>451/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of High lift Pump House including plinth protection, Ramp etc. according to departmental design &amp; drawing for Augmentation of KENDBONI (Zone - P) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000350/2024-2025</t>
+  </si>
+  <si>
+    <t>2345/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>GANGADHAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -947,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>0.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1122,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>209.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>146.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>70.26</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1183,54 +1201,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>81.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>49.86</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>60.97</v>
       </c>
       <c r="S9" s="4">
         <v>56</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1244,54 +1262,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>18.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.07</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.34</v>
       </c>
       <c r="S10" s="4">
         <v>63</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1380,87 +1398,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>1.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" s="4">
+        <v>31.19</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>80</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>375.92</v>
+      </c>
+      <c r="P14" s="8">
+        <v>200.58</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>53.36</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>