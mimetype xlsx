--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,219 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for KENDBONI (Zone- P) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16968</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of KENDBONI (Zone - P) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura-II, Name of OHR -KENDBONI (Zone - P), No. of Mouza :-12 nos mousas (Karanjora, Lapuria, Ladna, Garakusum, Mankanali , Khiraijur,Kendboni, Kantaboni, Mamurjuri, Dhansimul,, Sonamui &amp; Malindasi), No. of Household, No. of Household- 200 nos. under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000424/2023-2024</t>
+  </si>
+  <si>
+    <t>2007/BQA</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>ASHIS KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Kendbani (Zone P) under Bankura -I ,II Borjora Block Water Supply Scheme (BRGF Phase I) under Bankura Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000526/2023-2024</t>
+  </si>
+  <si>
+    <t>1890/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>Design Making &amp; Erection of Disply board using Logo and tag line of Jal Jeevan Mission to the place at Dhan Simul (07), Baikunthapur (15), Arjunpur (42), Bhedua Purusottompur (264) &amp; Chhatarkanali (268) of Swajal Gram/Har Ghar Jal Villages for awarness generation among the pepole of Bankura Sadar Sub- Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001059/2023-2024</t>
+  </si>
+  <si>
+    <t>1175/BSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000083/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00147/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Design Making &amp; Erection of Disply board using Logo and tag line of Jal Jeevan Mission to the place at Dhan Simul (07), Baikunthapur (15), Arjunpur (42), Bhedua Purusottompur (264) &amp; Chhatarkanali (268) of Swajal Gram/Har Ghar Jal Villages for awarness generation among the pepole of Bankura Sadar Sub- Division under Bankura Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>TAPAS DEY</t>
+    <t>Construction of Pump House cum chlorine room and Sinking of 03 (Three) no. 200 mm X 165 mm dia.X 250 mtr. deep Rig bore Tube Well (by DTH Rig machine) with allied works for Augmentation of KENDBONI (Zone - P) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>1889/BQA</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Kendboni (Zone- P) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001198/2023-2024</t>
+  </si>
+  <si>
+    <t>451/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of High lift Pump House including plinth protection, Ramp etc. according to departmental design &amp; drawing for Augmentation of KENDBONI (Zone - P) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000350/2024-2025</t>
+  </si>
+  <si>
+    <t>2345/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>GANGADHAR MONDAL</t>
   </si>
   <si>
     <t>RTOR000242/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>BILL/01612/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-139</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
-    <t>Augmentation of KENDBONI (Zone - P) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura-II, Name of OHR -KENDBONI (Zone - P), No. of Mouza :-12 nos mousas (Karanjora, Lapuria, Ladna, Garakusum, Mankanali , Khiraijur,Kendboni, Kantaboni, Mamurjuri, Dhansimul,, Sonamui &amp; Malindasi), No. of Household, No. of Household- 200 nos. under Bankura Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System at Kendboni (Zone-P) OHR under Bankura-I.II and Barjora Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>437/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>GANGADHAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,683 +831,683 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.54</v>
+        <v>209.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>146.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.26</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>81.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>49.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0.68</v>
       </c>
       <c r="R5" s="4">
         <v>97.77</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>1.54</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>1.43</v>
+        <v>1.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>209.18</v>
+        <v>18.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>146.97</v>
+        <v>3.07</v>
       </c>
       <c r="R8" s="4">
-        <v>70.26</v>
+        <v>16.34</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>81.78</v>
+        <v>1.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>49.86</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>60.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>18.8</v>
+        <v>31.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.07</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>16.34</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>26.41</v>
+        <v>1.54</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>1.85</v>
+        <v>1.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>31.19</v>
+        <v>26.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>375.92</v>
       </c>
       <c r="P14" s="8">
         <v>200.58</v>
       </c>
       <c r="Q14" s="8">
         <v>53.36</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>