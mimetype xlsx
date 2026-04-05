--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>11/07/2024</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System at Harialgara (Zone-O) OHR under Bankura-I.II and Barjora Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000141/2025-2026</t>
   </si>
   <si>
     <t>436/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Harialgara (Zone- O) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001197/2023-2024</t>
+  </si>
+  <si>
+    <t>450/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1294,87 +1312,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>26.28</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.08</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>695.79</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>