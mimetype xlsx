--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -944,54 +944,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>81.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>42.55</v>
       </c>
       <c r="S5" s="4">
         <v>42</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1176,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>310.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>166.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>53.67</v>
       </c>
       <c r="S9" s="4">
         <v>54</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1393,54 +1393,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>695.79</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>201.69</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>28.99</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>