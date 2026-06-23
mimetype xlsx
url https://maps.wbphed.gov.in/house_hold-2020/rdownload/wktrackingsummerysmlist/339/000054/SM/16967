--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,68 @@
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Harialgara (Zone- O) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001197/2023-2024</t>
   </si>
   <si>
     <t>450/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE Pipe line to increase pressure at junbedia gajantala &amp; Bagdipara for Augmentation of HARIALGORA (Zone - O) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000386/2025-2026</t>
+  </si>
+  <si>
+    <t>809/BSD</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>PRATAP CHANDRA TEWARI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1373,87 +1391,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>3.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.35</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>698.14</v>
+      </c>
+      <c r="P14" s="8">
+        <v>201.69</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>28.89</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>