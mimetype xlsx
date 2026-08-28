--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,198 +89,198 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for HARIALGARA (Zone- O) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16967</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of HARIALGORA (Zone - O) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000384/2023-2024</t>
+  </si>
+  <si>
+    <t>2044/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>27/09/2026</t>
+  </si>
+  <si>
+    <t>PRADIP RAJAK</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electro mechanical accessories for Augmentation work for Harialgara (Zone O) under Bankura -I ,II Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000517/2023-2024</t>
+  </si>
+  <si>
+    <t>1882/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00146/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electro mechanical accessories for Augmentation work for Harialgara (Zone O) under Bankura -I ,II Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...20 lines deleted...]
-    <t>MAHADEV ENTERPRISE</t>
+    <t>Balance allied works of augmentation works for Harialgara ( Zone-O ) under Bankura - I, II &amp; Barjora Block water supply scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000186/2024-2025</t>
+  </si>
+  <si>
+    <t>1815/BQA</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Harialgara (Zone- O) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001197/2023-2024</t>
+  </si>
+  <si>
+    <t>450/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000240/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>1736/BQA</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>BILL/01613/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-138</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
-    <t>Augmentation of HARIALGORA (Zone - O) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System at Harialgara (Zone-O) OHR under Bankura-I.II and Barjora Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000141/2025-2026</t>
   </si>
   <si>
     <t>436/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Laying of HDPE Pipe line to increase pressure at junbedia gajantala &amp; Bagdipara for Augmentation of HARIALGORA (Zone - O) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000386/2025-2026</t>
   </si>
   <si>
     <t>809/BSD</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>PRATAP CHANDRA TEWARI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -825,643 +825,643 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.42</v>
+        <v>310.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>166.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.67</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>81.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.55</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>81.83</v>
+        <v>4.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>34.82</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>42.55</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.42</v>
+        <v>1.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>16.9</v>
+        <v>245</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>1.43</v>
+        <v>3.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>310.94</v>
+        <v>4.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>166.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>53.67</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>245</v>
+        <v>16.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>26.28</v>
+        <v>1.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>3.08</v>
+        <v>26.28</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>2.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>