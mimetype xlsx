--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,68 @@
     <t>SONIA ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000239/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Crossing of Road by Jack pushing method with( 300 mm dia MS casing pipe ( 8mm thick for casing) &amp; 150 mm dia MS carrier pipe for Augmentation of ARJUNPUR (Zone - N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Location of Site:- Kadmaghati More &amp; Near Arjunpur OHR site (NH-60 Road)</t>
   </si>
   <si>
     <t>ORD/001104/2024-2025</t>
   </si>
   <si>
     <t>2973/BQA</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Arjunpur (Zone- N) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001196/2023-2024</t>
+  </si>
+  <si>
+    <t>449/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1389,87 +1407,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="4">
         <v>14.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.46</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>366.16</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>