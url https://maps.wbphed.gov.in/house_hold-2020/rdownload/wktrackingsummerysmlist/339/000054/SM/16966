--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -860,54 +860,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1033,54 +1033,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>81.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>48.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.04</v>
       </c>
       <c r="S6" s="4">
         <v>71</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1094,54 @@
       <c r="I7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>228.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>60.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>26.41</v>
       </c>
       <c r="S7" s="4">
         <v>24</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1275,54 +1275,54 @@
       <c r="I10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1488,54 +1488,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>366.16</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>111.26</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>30.39</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>