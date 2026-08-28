--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,240 +77,252 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for ARJUNPUR (Zone- N) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/16966</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Arjunpur (Zone-N) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000314/2023-2024</t>
+  </si>
+  <si>
+    <t>1465/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for ARJUNPUR (Zone- N) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of ARJUNPUR (Zone - N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2023-2024</t>
+  </si>
+  <si>
+    <t>2273/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
     <t>Creation of Balance FHTC (Functional House Hold Tap Connection)¿ in connection with Jal Jeevan Mission (JJM) for ARJUNPUR (Zone - N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura - II, Name of OHR -Arjunpur No.of Mouza :- 02 nos. Arjunpur &amp; Bahadurpur. Total House Hold -16 nos.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000563/2022-2023</t>
   </si>
   <si>
     <t>62/BSD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying MS pipe line across culvert at near Khejurbedia village and construction of column &amp; footing of ARJUNPUR (Zone- N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001040/2023-2024</t>
+  </si>
+  <si>
+    <t>1143/BSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>SONIA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00145/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Arjunpur (Zone-N) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Sinking of 01 (one) no. DTH Tube Well and Construction of High lift Pump House under Augmentation of ARJUNPUR (Zone - N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>ORD/000369/2024-2025</t>
   </si>
   <si>
     <t>2348/BQA</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>09/10/2024</t>
   </si>
   <si>
+    <t>Crossing of Road by Jack pushing method with( 300 mm dia MS casing pipe ( 8mm thick for casing) &amp; 150 mm dia MS carrier pipe for Augmentation of ARJUNPUR (Zone - N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Location of Site:- Kadmaghati More &amp; Near Arjunpur OHR site (NH-60 Road)</t>
+  </si>
+  <si>
+    <t>ORD/001104/2024-2025</t>
+  </si>
+  <si>
+    <t>2973/BQA</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories at tail end site for Augmentation work for Augmentation work for Arjunpur ( Zone-N) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000163/2024-2025</t>
   </si>
   <si>
     <t>505/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>RAJIB COMPANY</t>
   </si>
   <si>
-    <t>Laying MS pipe line across culvert at near Khejurbedia village and construction of column &amp; footing of ARJUNPUR (Zone- N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SONIA ENTERPRISE</t>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Arjunpur (Zone- N) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001196/2023-2024</t>
+  </si>
+  <si>
+    <t>449/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000239/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Crossing of Road by Jack pushing method with( 300 mm dia MS casing pipe ( 8mm thick for casing) &amp; 150 mm dia MS carrier pipe for Augmentation of ARJUNPUR (Zone - N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Location of Site:- Kadmaghati More &amp; Near Arjunpur OHR site (NH-60 Road)</t>
-[...29 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>Load extension for Arjunpur augmentation OHR site (SM/16966) of Bankura I,II &amp; Barjora water supply scheme under BMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01236/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-311</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,70 +711,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -837,718 +849,775 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.96</v>
+        <v>81.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.96</v>
+        <v>48.97</v>
       </c>
       <c r="R3" s="4">
-        <v>99.87</v>
+        <v>60.04</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.65</v>
+        <v>228.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>60.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.41</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.5</v>
+        <v>0.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>81.56</v>
+        <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>48.97</v>
+        <v>0.96</v>
       </c>
       <c r="R6" s="4">
-        <v>60.04</v>
+        <v>99.56</v>
       </c>
       <c r="S6" s="4">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>228.56</v>
+        <v>2.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>60.36</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>26.41</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>21.08</v>
+        <v>1.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>8.79</v>
+        <v>21.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>0.97</v>
+        <v>14.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.56</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>2.65</v>
+        <v>8.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>14.96</v>
+        <v>2.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="P13" s="4">
-        <v>2.46</v>
+        <v>2.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.43</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>367.58</v>
+      </c>
+      <c r="P15" s="8">
+        <v>111.26</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>30.27</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>