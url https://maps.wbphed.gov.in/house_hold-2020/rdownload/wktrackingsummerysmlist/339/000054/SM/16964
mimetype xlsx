--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -203,87 +203,87 @@
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Augmentation of TELEBEDIA (Zone - M) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000425/2023-2024</t>
   </si>
   <si>
     <t>2008/BQA</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
-    <t>Construction of Staff Room cum chlorine room, Construction of High lift Pump House and Crossing of Road by Jack pushing method for Augmentation of TELEBEDIA (Zone - M) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project)</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Telebedia (Zone M) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000040/2025-2026</t>
   </si>
   <si>
     <t>244/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Telebedia (Zone- M) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001195/2023-2024</t>
+  </si>
+  <si>
+    <t>448/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1209,182 +1209,182 @@
         <v>176.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>83</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>62.16</v>
+        <v>27.33</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>27.33</v>
+        <v>1.54</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>368.8</v>
+        <v>308.18</v>
       </c>
       <c r="P12" s="8">
         <v>0</v>
       </c>
       <c r="Q12" s="8">
         <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>