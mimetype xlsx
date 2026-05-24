--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -947,54 +947,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>81.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>48.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.97</v>
       </c>
       <c r="S5" s="4">
         <v>59</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1069,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.58</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1187,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>176.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>106.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>60.58</v>
       </c>
       <c r="S9" s="4">
         <v>83</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1343,54 +1343,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>308.18</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>156.04</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>50.63</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>