--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,80 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Telebedia (Zone- M) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001195/2023-2024</t>
   </si>
   <si>
     <t>448/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>New service connection at Monoharpur OHR near Bankura university at Bakura-II block under BMD PHE.(SM/16964)</t>
+  </si>
+  <si>
+    <t>BILL/01601/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-380</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Staff Room cum chlorine room, Construction of High lift Pump House and Crossing of Road by Jack pushing method for Augmentation of TELEBEDIA (Zone - M) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project)</t>
+  </si>
+  <si>
+    <t>ORD/001126/2024-2025</t>
+  </si>
+  <si>
+    <t>2975/BQA</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,70 +702,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1323,87 +1353,205 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>1.54</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.93</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>62.16</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>19.09</v>
+      </c>
+      <c r="R13" s="4">
+        <v>30.71</v>
+      </c>
+      <c r="S13" s="4">
+        <v>80</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>374.26</v>
+      </c>
+      <c r="P14" s="8">
+        <v>175.13</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>46.79</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>