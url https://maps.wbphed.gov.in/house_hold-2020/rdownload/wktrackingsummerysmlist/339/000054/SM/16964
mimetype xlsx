--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,231 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for TELEBEDIA (Zone- M) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16964</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of TELEBEDIA (Zone - M) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000425/2023-2024</t>
+  </si>
+  <si>
+    <t>2008/BQA</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Telibedia ( Zone-M) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000441/2023-2024</t>
+  </si>
+  <si>
+    <t>1770/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00144/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Telibedia ( Zone-M) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...22 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories at tail end site for Augmentation work for Augmentation work for Telebedia( Zone-M) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000165/2024-2025</t>
   </si>
   <si>
     <t>507/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
   </si>
   <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Telebedia (Zone- M) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001195/2023-2024</t>
+  </si>
+  <si>
+    <t>448/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿at Balarampur,panchbaga &amp; krishnanagar mouzas ICDS Centre &amp; house hold of TELEBEDIA (Zone - M) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000313/2024-2025</t>
   </si>
   <si>
     <t>666/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>SAMIRUDDIN KHAN</t>
   </si>
   <si>
+    <t>Construction of Staff Room cum chlorine room, Construction of High lift Pump House and Crossing of Road by Jack pushing method for Augmentation of TELEBEDIA (Zone - M) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project)</t>
+  </si>
+  <si>
+    <t>ORD/001126/2024-2025</t>
+  </si>
+  <si>
+    <t>2975/BQA</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
     <t>RTOR000237/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Augmentation of TELEBEDIA (Zone - M) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Telebedia (Zone M) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000040/2025-2026</t>
   </si>
   <si>
     <t>244/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
-    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Telebedia (Zone- M) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>New service connection at Monoharpur OHR near Bankura university at Bakura-II block under BMD PHE.(SM/16964)</t>
   </si>
   <si>
     <t>BILL/01601/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-380</t>
   </si>
   <si>
     <t>13/03/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,674 +840,674 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.67</v>
+        <v>176.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>106.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>60.58</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>81.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>48.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>81.8</v>
+        <v>2.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>48.24</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>58.97</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>13.17</v>
+        <v>1.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.94</v>
+        <v>13.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>91.58</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>2.67</v>
+        <v>1.54</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>176.55</v>
+        <v>0.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>106.95</v>
+        <v>0.86</v>
       </c>
       <c r="R9" s="4">
-        <v>60.58</v>
+        <v>91.58</v>
       </c>
       <c r="S9" s="4">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>27.33</v>
+        <v>62.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.09</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>30.71</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>1.54</v>
+        <v>2.67</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>3.93</v>
+        <v>27.33</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>62.16</v>
+        <v>3.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>19.09</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>30.71</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>374.26</v>