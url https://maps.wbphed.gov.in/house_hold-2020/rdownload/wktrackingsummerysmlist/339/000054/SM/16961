--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,195 +116,198 @@
   <si>
     <t>RTOR000079/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/00143/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name of OHR - Joytunga (Zone - H), No. of Mouza :- 17 nos., Name of mouza:- (Jorshal, Dhenga kend, Kushma, Golhati, Bonomadhavpur, Ladna, Mathana, Kodalia, Bandarkhola, Ramharipur, Katapesia, Kolaberia, Maitha Gopinathpur, Bara Bendya, Joytunga, Kostia &amp; Khemua), No. of Household- 3372 nos.</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Joytunga ( Zone-H) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000395/2023-2024</t>
-[...8 lines deleted...]
-    <t>22/04/2024</t>
+    <t>ORD/000529/2023-2024</t>
+  </si>
+  <si>
+    <t>1893/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>A.G.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End for Augmentation work for JOYTUNGA (Zone-H) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000162/2024-2025</t>
+  </si>
+  <si>
+    <t>504/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe line to increase pressure at Chandar, Jorshal, Babhor khola, Ladna, Mathana , Barobendia Mouzas in connection with Near Chandar Rising main Air valve along with all allied works of Augmentation works for Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora. (PART- A)</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>658/BSD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe line to increase pressure at Chandar, Jorshal, Babhor khola, Ladna, Mathana , Barobendia Mouzas in connection with Near Chandar Rising main Air valve along with all allied works of Augmentation works for Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora. (PART- B)</t>
+  </si>
+  <si>
+    <t>ORD/000306/2024-2025</t>
+  </si>
+  <si>
+    <t>659/BSD</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe line to increase pressure at Chandar, Jorshal, Babhor khola, Ladna, Mathana , Barobendia Mouzas in connection with Near Chandar Rising main Air valve along with all allied works of Augmentation works for Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora. (PART- C)</t>
+  </si>
+  <si>
+    <t>ORD/000307/2024-2025</t>
+  </si>
+  <si>
+    <t>660/BSD</t>
+  </si>
+  <si>
+    <t>DAUD ALI KHAN</t>
+  </si>
+  <si>
+    <t>Laying extra HDPE pipe line to increase pressure at Chandar, Jorshal, Babhor khola, Ladna, Mathana , Barobendia Mouzas in connection with Near Chandar Rising main Air valve along with all allied works of Augmentation works for Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora. (PART- D)</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>661/BSD</t>
+  </si>
+  <si>
+    <t>RTOR000235/2023-2024</t>
+  </si>
+  <si>
+    <t>193/BQA</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>Construction of High lift Pump House, Low Lift Pump House, Boundary Wall and Laying Distribution system under Augmentation works for Joytunga (Zone - H) under Bankura - I, II, Barjora Block Water Supply Scheme (BRGF Ph - I Project)</t>
+  </si>
+  <si>
+    <t>ORD/000070/2024-2025</t>
+  </si>
+  <si>
+    <t>1505/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (One) no 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Location:- Mouza- Maithagopinathpur, J.L. No.- 315, LR Plot No.- 485/1184)</t>
+  </si>
+  <si>
+    <t>ORD/000155/2025-2026</t>
+  </si>
+  <si>
+    <t>1299/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Joytunga ( Zone-H) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...119 lines deleted...]
-    <t>01/08/2025</t>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Joytunga (Zone- H) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001182/2023-2024</t>
+  </si>
+  <si>
+    <t>434/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -929,664 +932,664 @@
         <v>1.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>210.96</v>
+        <v>81.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>81.78</v>
+        <v>13.16</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>13.16</v>
+        <v>0.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>0.96</v>
+        <v>0.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>0.8</v>
+        <v>0.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="P11" s="4">
-        <v>0.97</v>
+        <v>1.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1.93</v>
+        <v>82.04</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>82.04</v>
+        <v>11.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>11.02</v>
+        <v>3.7</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>408</v>
+        <v>200.74</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>