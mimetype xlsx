--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -971,54 +971,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>81.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>50.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>61.3</v>
       </c>
       <c r="S5" s="4">
         <v>62</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1093,54 +1093,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1154,54 +1154,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>0.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1215,54 +1215,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1276,54 +1276,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P10" s="4">
         <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1548,54 +1548,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>200.74</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>53.82</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>26.81</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>