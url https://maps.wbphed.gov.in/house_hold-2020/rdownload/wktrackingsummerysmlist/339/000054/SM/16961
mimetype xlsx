--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,77 @@
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Joytunga (Zone- H) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001182/2023-2024</t>
   </si>
   <si>
     <t>434/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>New Service connection charge at Barabendya CWR Site under Joytunga (zone-H) Water supply scheme Barjora block under BMD,PHE Dte. (SM/16961)</t>
+  </si>
+  <si>
+    <t>BILL/01343/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-344</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name of OHR - Joytunga (Zone - H), No. of Mouza :- 17 nos., Name of mouza:- (Jorshal, Dhenga kend, Kushma, Golhati, Bonomadhavpur, Ladna, Mathana, Kodalia, Bandarkhola, Ramharipur, Katapesia, Kolaberia, Maitha Gopinathpur, Bara Bendya, Joytunga, Kostia &amp; Khemua), No. of Household- 3372 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000395/2023-2024</t>
+  </si>
+  <si>
+    <t>2080/BQA</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,70 +723,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1528,87 +1555,205 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>3.7</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5.51</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P16" s="4">
+        <v>210.96</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>96.5</v>
+      </c>
+      <c r="R16" s="4">
+        <v>45.74</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>417.2</v>
+      </c>
+      <c r="P17" s="8">
+        <v>150.32</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>36.03</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>