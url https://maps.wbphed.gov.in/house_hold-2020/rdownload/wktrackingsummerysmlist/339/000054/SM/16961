--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,116 +89,170 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16961</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name of OHR - Joytunga (Zone - H), No. of Mouza :- 17 nos., Name of mouza:- (Jorshal, Dhenga kend, Kushma, Golhati, Bonomadhavpur, Ladna, Mathana, Kodalia, Bandarkhola, Ramharipur, Katapesia, Kolaberia, Maitha Gopinathpur, Bara Bendya, Joytunga, Kostia &amp; Khemua), No. of Household- 3372 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000395/2023-2024</t>
+  </si>
+  <si>
+    <t>2080/BQA</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Joytunga ( Zone-H) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000529/2023-2024</t>
+  </si>
+  <si>
+    <t>1893/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>A.G.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00143/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Joytunga ( Zone-H) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...20 lines deleted...]
-    <t>A.G.ENTERPRISE</t>
+    <t>Construction of High lift Pump House, Low Lift Pump House, Boundary Wall and Laying Distribution system under Augmentation works for Joytunga (Zone - H) under Bankura - I, II, Barjora Block Water Supply Scheme (BRGF Ph - I Project)</t>
+  </si>
+  <si>
+    <t>ORD/000070/2024-2025</t>
+  </si>
+  <si>
+    <t>1505/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End for Augmentation work for JOYTUNGA (Zone-H) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>504/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Joytunga (Zone- H) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001182/2023-2024</t>
+  </si>
+  <si>
+    <t>434/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Laying extra HDPE pipe line to increase pressure at Chandar, Jorshal, Babhor khola, Ladna, Mathana , Barobendia Mouzas in connection with Near Chandar Rising main Air valve along with all allied works of Augmentation works for Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora. (PART- A)</t>
   </si>
   <si>
     <t>ORD/000305/2024-2025</t>
   </si>
   <si>
     <t>658/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>GOUTAM MUKHERJEE</t>
   </si>
   <si>
     <t>Laying extra HDPE pipe line to increase pressure at Chandar, Jorshal, Babhor khola, Ladna, Mathana , Barobendia Mouzas in connection with Near Chandar Rising main Air valve along with all allied works of Augmentation works for Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora. (PART- B)</t>
   </si>
   <si>
     <t>ORD/000306/2024-2025</t>
   </si>
   <si>
     <t>659/BSD</t>
@@ -212,129 +266,75 @@
   <si>
     <t>660/BSD</t>
   </si>
   <si>
     <t>DAUD ALI KHAN</t>
   </si>
   <si>
     <t>Laying extra HDPE pipe line to increase pressure at Chandar, Jorshal, Babhor khola, Ladna, Mathana , Barobendia Mouzas in connection with Near Chandar Rising main Air valve along with all allied works of Augmentation works for Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora. (PART- D)</t>
   </si>
   <si>
     <t>ORD/000308/2024-2025</t>
   </si>
   <si>
     <t>661/BSD</t>
   </si>
   <si>
     <t>RTOR000235/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Construction of High lift Pump House, Low Lift Pump House, Boundary Wall and Laying Distribution system under Augmentation works for Joytunga (Zone - H) under Bankura - I, II, Barjora Block Water Supply Scheme (BRGF Ph - I Project)</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 1 (One) no 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of Joytunga (Zone - H) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Location:- Mouza- Maithagopinathpur, J.L. No.- 315, LR Plot No.- 485/1184)</t>
   </si>
   <si>
     <t>ORD/000155/2025-2026</t>
   </si>
   <si>
     <t>1299/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
-    <t>UNIVERSAL CONSTRUCTION</t>
-[...19 lines deleted...]
-  <si>
     <t>New Service connection charge at Barabendya CWR Site under Joytunga (zone-H) Water supply scheme Barjora block under BMD,PHE Dte. (SM/16961)</t>
   </si>
   <si>
     <t>BILL/01343/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-344</t>
   </si>
   <si>
     <t>29/01/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -861,855 +861,855 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.93</v>
+        <v>210.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>96.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>81.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>50.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>61.3</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>81.78</v>
+        <v>1.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>50.13</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>61.3</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>13.16</v>
+        <v>1.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.96</v>
+        <v>82.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="P8" s="4">
-        <v>0.8</v>
+        <v>13.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>3.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>1.93</v>
+        <v>0.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>82.04</v>
+        <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>11.02</v>
+        <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="P14" s="4">
-        <v>3.7</v>
+        <v>1.93</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I15" s="13"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>5.51</v>
+        <v>11.02</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="P16" s="4">
-        <v>210.96</v>
+        <v>5.51</v>
       </c>
       <c r="Q16" s="4">
-        <v>96.5</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>45.74</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>417.2</v>