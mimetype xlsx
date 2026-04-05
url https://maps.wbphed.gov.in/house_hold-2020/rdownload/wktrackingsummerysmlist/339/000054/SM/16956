--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,68 +167,50 @@
   <si>
     <t>ORD/000197/2024-2025</t>
   </si>
   <si>
     <t>1863/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>RTOR000225/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End for Augmentation work for Kanchanpur (Zone-C) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000160/2024-2025</t>
   </si>
   <si>
     <t>502/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>KINGKINI TRADERS</t>
   </si>
   <si>
     <t>Continuation hiring of car equivalent to Motor cab &amp; Maruti Omni (Standard) with Mass emission standard of BS- III purchased on or after 01/05/2008 with Diesel car on monthly basis having license for contract carriage permit for Regional Transport Authority for office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E Dte. With effect from (01/03/2025 to 30/04/2025) (61 Days)</t>
   </si>
   <si>
     <t>ORD/002112/2024-2025</t>
   </si>
   <si>
     <t>301/BSD</t>
@@ -249,50 +231,116 @@
     <t>ORD/002113/2024-2025</t>
   </si>
   <si>
     <t>302/BSD</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
   </si>
   <si>
     <t>Continuation for supply 01 (One) no. Diesel / LPG / CNG driven Luxury Taxi / Bolero / Scorpio / Innova on hire basis for inspection of JJM works across Bankura district of Deputy Superintending Engineer, PIU, WBDWSIP, PHE Dte. For the period from 01/04/2025 to 30/09/2025 (183 Days).</t>
   </si>
   <si>
     <t>ORD/002028/2024-2025</t>
   </si>
   <si>
     <t>370/BSD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Kanchanpur (Zone- C) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001177/2023-2024</t>
+  </si>
+  <si>
+    <t>429/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Construction of Pump House with all allied works at Kanchanpur (Zone- C), OHR Site under Augmentation of Kanchanpur (Zone- C) Water Supply Scheme under Jal Jeevan Mission (JJM) under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2024-2025</t>
+  </si>
+  <si>
+    <t>1852/BQA</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHA ENGINEERING</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- D)</t>
+  </si>
+  <si>
+    <t>ORD/001286/2023-2024</t>
+  </si>
+  <si>
+    <t>10/BSD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/001283/2023-2024</t>
+  </si>
+  <si>
+    <t>08/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/001284/2023-2024</t>
+  </si>
+  <si>
+    <t>09/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1096,382 +1144,628 @@
         <v>3.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>300.97</v>
+        <v>23.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>23.07</v>
+        <v>0.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>0.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.87</v>
+        <v>3.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="4">
+        <v>13.94</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>157.08</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>