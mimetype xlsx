--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,68 +215,50 @@
   <si>
     <t>301/BSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>GOURANGA NANDI</t>
   </si>
   <si>
     <t>Continuation engagement of 01 (One) no. additional vehicle on hire basis for official use for the office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E. Dte. For the period from (01.03.2025 to 30.04.2025) (61 Days)</t>
   </si>
   <si>
     <t>ORD/002113/2024-2025</t>
   </si>
   <si>
     <t>302/BSD</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
   </si>
   <si>
-    <t>Continuation for supply 01 (One) no. Diesel / LPG / CNG driven Luxury Taxi / Bolero / Scorpio / Innova on hire basis for inspection of JJM works across Bankura district of Deputy Superintending Engineer, PIU, WBDWSIP, PHE Dte. For the period from 01/04/2025 to 30/09/2025 (183 Days).</t>
-[...16 lines deleted...]
-  <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Kanchanpur (Zone- C) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001177/2023-2024</t>
   </si>
   <si>
     <t>429/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Construction of Pump House with all allied works at Kanchanpur (Zone- C), OHR Site under Augmentation of Kanchanpur (Zone- C) Water Supply Scheme under Jal Jeevan Mission (JJM) under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>1852/BQA</t>
@@ -297,50 +279,101 @@
     <t>10/BSD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
   </si>
   <si>
     <t>ORD/001283/2023-2024</t>
   </si>
   <si>
     <t>08/BSD</t>
   </si>
   <si>
     <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- C)</t>
   </si>
   <si>
     <t>ORD/001284/2023-2024</t>
   </si>
   <si>
     <t>09/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/001282/2023-2024</t>
+  </si>
+  <si>
+    <t>07/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- G)</t>
+  </si>
+  <si>
+    <t>ORD/001499/2023-2024</t>
+  </si>
+  <si>
+    <t>36/BSD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- H)</t>
+  </si>
+  <si>
+    <t>ORD/001500/2023-2024</t>
+  </si>
+  <si>
+    <t>37\BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- E)</t>
+  </si>
+  <si>
+    <t>ORD/001497/2023-2024</t>
+  </si>
+  <si>
+    <t>34/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- F)</t>
+  </si>
+  <si>
+    <t>ORD/001498/2023-2024</t>
+  </si>
+  <si>
+    <t>35/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1004,54 +1037,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>81.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>57.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.81</v>
       </c>
       <c r="S5" s="4">
         <v>69</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1363,409 +1396,653 @@
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>3.54</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>3.54</v>
+        <v>13.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>13.94</v>
+        <v>0.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P16" s="4">
         <v>0.96</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="N17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.54</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.53</v>
+      </c>
+      <c r="R17" s="4">
+        <v>98.51</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.54</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0.54</v>
+      </c>
+      <c r="R18" s="4">
+        <v>99.88</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="R19" s="4">
+        <v>100</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="R20" s="4">
+        <v>99.99</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>160.14</v>
+      </c>
+      <c r="P21" s="8">
+        <v>63.87</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>39.88</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>