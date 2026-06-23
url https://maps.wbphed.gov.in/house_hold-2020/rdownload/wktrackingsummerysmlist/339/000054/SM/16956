--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,77 @@
     <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- H)</t>
   </si>
   <si>
     <t>ORD/001500/2023-2024</t>
   </si>
   <si>
     <t>37\BSD</t>
   </si>
   <si>
     <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- E)</t>
   </si>
   <si>
     <t>ORD/001497/2023-2024</t>
   </si>
   <si>
     <t>34/BSD</t>
   </si>
   <si>
     <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- F)</t>
   </si>
   <si>
     <t>ORD/001498/2023-2024</t>
   </si>
   <si>
     <t>35/BSD</t>
+  </si>
+  <si>
+    <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000368/2023-2024</t>
+  </si>
+  <si>
+    <t>2030/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Load enhancement Service connection charge for Kanchanpur (zone-C) OHR site water supply scheme Barjora block under BMD,PHE Dte. (SM/16956)</t>
+  </si>
+  <si>
+    <t>BILL/02193/2025-2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1962,87 +1989,203 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P20" s="4">
         <v>0.92</v>
       </c>
       <c r="Q20" s="4">
         <v>0.92</v>
       </c>
       <c r="R20" s="4">
         <v>99.99</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P21" s="4">
+        <v>300.97</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>210.32</v>
+      </c>
+      <c r="R21" s="4">
+        <v>69.88</v>
+      </c>
+      <c r="S21" s="4">
+        <v>80</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P22" s="4">
+        <v>3.89</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>465</v>
+      </c>
+      <c r="P23" s="8">
+        <v>274.19</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>58.97</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>