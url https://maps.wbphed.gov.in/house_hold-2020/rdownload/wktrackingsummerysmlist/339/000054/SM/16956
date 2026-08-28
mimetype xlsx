--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,309 +89,309 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16956</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000368/2023-2024</t>
+  </si>
+  <si>
+    <t>2030/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Kanchanpur ( Zone C) under Bankura -I ,II Borjora Block Water Supply Scheme (BRGF Phase I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000521/2023-2024</t>
+  </si>
+  <si>
+    <t>1885/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00161/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Kanchanpur ( Zone C) under Bankura -I ,II Borjora Block Water Supply Scheme (BRGF Phase I) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Low lift Pump House, Boundary Wall under Augmentation works for Kanchanpur (Zone- C) under Bankura - I, II, Barjora Block Water Supply Scheme (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>ORD/000197/2024-2025</t>
   </si>
   <si>
     <t>1863/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
-    <t>10/10/2024</t>
+    <t>31/08/2026</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End for Augmentation work for Kanchanpur (Zone-C) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000160/2024-2025</t>
+  </si>
+  <si>
+    <t>502/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>KINGKINI TRADERS</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Kanchanpur (Zone- C) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001177/2023-2024</t>
+  </si>
+  <si>
+    <t>429/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- H)</t>
+  </si>
+  <si>
+    <t>ORD/001500/2023-2024</t>
+  </si>
+  <si>
+    <t>37\BSD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/001283/2023-2024</t>
+  </si>
+  <si>
+    <t>08/BSD</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/001284/2023-2024</t>
+  </si>
+  <si>
+    <t>09/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/001282/2023-2024</t>
+  </si>
+  <si>
+    <t>07/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- E)</t>
+  </si>
+  <si>
+    <t>ORD/001497/2023-2024</t>
+  </si>
+  <si>
+    <t>34/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- F)</t>
+  </si>
+  <si>
+    <t>ORD/001498/2023-2024</t>
+  </si>
+  <si>
+    <t>35/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- D)</t>
+  </si>
+  <si>
+    <t>ORD/001286/2023-2024</t>
+  </si>
+  <si>
+    <t>10/BSD</t>
+  </si>
+  <si>
+    <t>Laying of 90mm (OD) HDPE pipeline from Nirsa More to Nirsa Metya Para for creation of Balance 'FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of Kanchanpur (Zone - C) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Part- G)</t>
+  </si>
+  <si>
+    <t>ORD/001499/2023-2024</t>
+  </si>
+  <si>
+    <t>36/BSD</t>
+  </si>
+  <si>
+    <t>Construction of Pump House with all allied works at Kanchanpur (Zone- C), OHR Site under Augmentation of Kanchanpur (Zone- C) Water Supply Scheme under Jal Jeevan Mission (JJM) under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2024-2025</t>
+  </si>
+  <si>
+    <t>1852/BQA</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHA ENGINEERING</t>
+  </si>
+  <si>
     <t>RTOR000225/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End for Augmentation work for Kanchanpur (Zone-C) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation hiring of car equivalent to Motor cab &amp; Maruti Omni (Standard) with Mass emission standard of BS- III purchased on or after 01/05/2008 with Diesel car on monthly basis having license for contract carriage permit for Regional Transport Authority for office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E Dte. With effect from (01/03/2025 to 30/04/2025) (61 Days)</t>
   </si>
   <si>
     <t>ORD/002112/2024-2025</t>
   </si>
   <si>
     <t>301/BSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>GOURANGA NANDI</t>
   </si>
   <si>
     <t>Continuation engagement of 01 (One) no. additional vehicle on hire basis for official use for the office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E. Dte. For the period from (01.03.2025 to 30.04.2025) (61 Days)</t>
   </si>
   <si>
     <t>ORD/002113/2024-2025</t>
   </si>
   <si>
     <t>302/BSD</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
-  </si>
-[...133 lines deleted...]
-    <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Load enhancement Service connection charge for Kanchanpur (zone-C) OHR site water supply scheme Barjora block under BMD,PHE Dte. (SM/16956)</t>
   </si>
   <si>
     <t>BILL/02193/2025-2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -927,1209 +927,1209 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.32</v>
+        <v>300.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>210.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.88</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1</v>
+        <v>81.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>57.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>69.81</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>81.74</v>
+        <v>3.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>57.06</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>69.81</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>22.81</v>
+        <v>1</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>3.32</v>
+        <v>22.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>23.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>0.29</v>
+        <v>3.54</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>3.54</v>
+        <v>0.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>13.94</v>
+        <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
         <v>0.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0.96</v>
       </c>
       <c r="R13" s="4">
         <v>99.94</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0.96</v>
       </c>
       <c r="R14" s="4">
-        <v>99.94</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P15" s="4">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="R15" s="4">
-        <v>99.94</v>
+        <v>99.99</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P16" s="4">
         <v>0.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0.96</v>
       </c>
       <c r="R16" s="4">
         <v>99.94</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P17" s="4">
         <v>0.54</v>
       </c>
       <c r="Q17" s="4">
         <v>0.53</v>
       </c>
       <c r="R17" s="4">
         <v>98.51</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.54</v>
+        <v>13.94</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.54</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="P19" s="4">
-        <v>0.96</v>
+        <v>3.32</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="P20" s="4">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>106</v>
-      </c>
-[...16 lines deleted...]
-        <v>110</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P21" s="4">
-        <v>300.97</v>
+        <v>0.29</v>
       </c>
       <c r="Q21" s="4">
-        <v>210.32</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>69.88</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L22" s="4"/>
       <c r="M22" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="P22" s="4">
         <v>3.89</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>