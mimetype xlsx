--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,83 @@
     <t>ORD/000151/2023-2024</t>
   </si>
   <si>
     <t>1351/BQA</t>
   </si>
   <si>
     <t>SUNIL KUMAR MANDAL</t>
   </si>
   <si>
     <t>Creation of Balance 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) of Suklai &amp; adjoining mouzas and for Augmentation works of SUKLAI &amp; adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000172/2024-2025</t>
   </si>
   <si>
     <t>1849/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>GON ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machinery with other electro mechanical accessories at Add T/W for Augmentation of Ola and Suklai and its adjoining mouzas water supply scheme under onda block(BRGF Phase I) under Bankura Mechanical Division, PHE Dte Dist Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>429/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>INDRAJIT MITRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Suklai River site Pump House and Sinking of 300 x 200 mm dia Tube well 120 mtr.Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source under Augmentation of Suklai and adjoining mouzas W/S Scheme under ONDA Water Supply Scheme (BRGF PH-I project) under Bankura Sadar Sub-Division of Bankura Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000481/2024-2025</t>
+  </si>
+  <si>
+    <t>2970/BQA</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -796,54 +829,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.39</v>
       </c>
       <c r="S3" s="4">
         <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -914,54 +947,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>12.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.22</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -975,54 +1008,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>19.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.36</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1093,54 +1126,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>11.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>40.78</v>
       </c>
       <c r="S8" s="4">
         <v>77</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1168,87 +1201,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>14.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9.2</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P11" s="4">
+        <v>17.68</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>85</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>100.04</v>
+      </c>
+      <c r="P12" s="8">
+        <v>40.47</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>40.45</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>