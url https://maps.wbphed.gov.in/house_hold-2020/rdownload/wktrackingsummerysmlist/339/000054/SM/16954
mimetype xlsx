--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,171 +113,183 @@
   <si>
     <t>Construction of Platfrom of Existing 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) of OLA &amp; adjoining mouzas and for Augmentation of SUKLAI &amp; adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Onda, Name of OHR - Direct Pumping. No.of Mouza :- 02, Name of mouza:- Ola &amp; Suklai.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000152/2023-2024</t>
   </si>
   <si>
     <t>1352/BQA</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>MANORANJAN GHOSH</t>
   </si>
   <si>
+    <t>sinking of 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of SUKLAI and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000155/2023-2024</t>
+  </si>
+  <si>
+    <t>1353/BQA</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>NAYAN BARDHAN</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Ola and Suktai and its adjoining mouzas water supply scheme under onda block(BRGF Phase-I) under Bankura Mechanical Division, PHE Dte Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000542/2023-2024</t>
+  </si>
+  <si>
+    <t>1978/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
+    <t>Creation of Balance 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) of OLA &amp; adjoining mouzas and for Augmentation works of SUKLAI &amp; adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Onda, Name of OHR - Direct Pumping. No.of Mouza :- 02, Name of mouza:- Ola &amp; Suklai.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2023-2024</t>
+  </si>
+  <si>
+    <t>1351/BQA</t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR MANDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000072/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>sinking of 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of SUKLAI and adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>JAL PRAVAHIKA PVT LTD</t>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machinery with other electro mechanical accessories at Add T/W for Augmentation of Ola and Suklai and its adjoining mouzas water supply scheme under onda block(BRGF Phase I) under Bankura Mechanical Division, PHE Dte Dist Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>429/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>20/10/2025</t>
+  </si>
+  <si>
+    <t>INDRAJIT MITRA</t>
+  </si>
+  <si>
+    <t>Creation of Balance 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) of Suklai &amp; adjoining mouzas and for Augmentation works of SUKLAI &amp; adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000172/2024-2025</t>
+  </si>
+  <si>
+    <t>1849/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>26/08/2024</t>
+  </si>
+  <si>
+    <t>GON ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Suklai River site Pump House and Sinking of 300 x 200 mm dia Tube well 120 mtr.Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source under Augmentation of Suklai and adjoining mouzas W/S Scheme under ONDA Water Supply Scheme (BRGF PH-I project) under Bankura Sadar Sub-Division of Bankura Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000481/2024-2025</t>
+  </si>
+  <si>
+    <t>2970/BQA</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
   </si>
   <si>
     <t>RTOR000223/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Creation of Balance 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) of OLA &amp; adjoining mouzas and for Augmentation works of SUKLAI &amp; adjoining mouzas W/S Scheme under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Onda, Name of OHR - Direct Pumping. No.of Mouza :- 02, Name of mouza:- Ola &amp; Suklai.</t>
-[...59 lines deleted...]
-    <t>24/08/2025</t>
+    <t>Submission of Application fee for solar PV system of 6.03Kwp at site Suklai,Onda.Application no 2005800757.SM/16954.</t>
+  </si>
+  <si>
+    <t>BILL/00704/2026-2027</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,73 +678,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -865,545 +877,600 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.22</v>
+        <v>12.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.22</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>12.93</v>
+        <v>19.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.89</v>
+        <v>17.53</v>
       </c>
       <c r="R5" s="4">
-        <v>84.22</v>
+        <v>88.36</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>19.84</v>
+        <v>11.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.53</v>
+        <v>4.72</v>
       </c>
       <c r="R6" s="4">
-        <v>88.36</v>
+        <v>40.78</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>3.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>11.58</v>
+        <v>9.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.72</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>40.78</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>14.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>9.2</v>
+        <v>17.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>17.68</v>
+        <v>3.22</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>100.05</v>
+      </c>
+      <c r="P13" s="8">
+        <v>40.47</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>40.45</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>