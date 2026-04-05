--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,129 +89,111 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Sarberia Water Supply Schemes (Including Left Out BRGF Mouzas).</t>
   </si>
   <si>
     <t>SM/16950</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Construction and Commissioning of 'FHTC (Funtional House Hold Tap Connection) in mouzas of Rejuvenation of SARBERIA W/S Scheme ( Zone-II ) (including Left out BRGF Mouzas] Block - Chhatna, Dist.- Bankura under JAL SWAPNA &amp; Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000068/2023-2024</t>
+  </si>
+  <si>
+    <t>2732/BQA</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>payment to rail</t>
+  </si>
+  <si>
+    <t>BILL/00004/2023-2024</t>
+  </si>
+  <si>
+    <t>Rail04</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY</t>
+  </si>
+  <si>
+    <t>RTOR000219/2023-2024</t>
+  </si>
+  <si>
+    <t>193/BQA</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>Proposal of i) Bankura Saltora Road from CH : 11.715 KM and CH: 14.20 KM permanent restoration of road for the purpose of Jack pushing and opened cut method and pipe laying along Bankura Saltora Road for works under Augmentation of Sarberia water supply scheme by PHE under Bankura HIGHWAY Division in the district of Bankura.</t>
+  </si>
+  <si>
+    <t>BILL/02131/2023-2024</t>
+  </si>
+  <si>
+    <t>FHTC/12</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of Balance 'FHTC (Funtional House Hold Tap Connection) in mouzas of Augmentation of Sarberia Water Supply Schemes (Including Left Out BRGF Mouzas). Block - Chhatna, Dist.- Bankura under Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block : - Chhatna, Name of Zone - Sarberia (Zone - I &amp; II), No. of Mouza :- 38 nos. (Barabakra, Khairkanali, Laxminarayanpur, Kantasol, Pinasgoria, Ghoramuli, Dubrajpur, Bamunkuli, Mandaspara, Chowghara, Panchpukhuria, Janardanpur, Jhagrapur, Bhalaidiha, Brajamohanpur, Dhengakend, Gharamora, Musibdihi, Lohagar, Benagoria, Kalpathar, Ghosergram, Chamkara, Basulibandh, Karra, Beliara, Hari bandi, Migra, Siuligarya, Sarberia, Pathardihi, Mujra Kundi, Jamdahari, Kamarkuli, Kuludihi, Gurpota, Kalaiberia &amp; Banagram). Total House Hold - 50 nos.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...70 lines deleted...]
-    <t>Construction and Commissioning of Balance 'FHTC (Funtional House Hold Tap Connection) in mouzas of Augmentation of Sarberia Water Supply Schemes (Including Left Out BRGF Mouzas). Block - Chhatna, Dist.- Bankura under Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block : - Chhatna, Name of Zone - Sarberia (Zone - I &amp; II), No. of Mouza :- 38 nos. (Barabakra, Khairkanali, Laxminarayanpur, Kantasol, Pinasgoria, Ghoramuli, Dubrajpur, Bamunkuli, Mandaspara, Chowghara, Panchpukhuria, Janardanpur, Jhagrapur, Bhalaidiha, Brajamohanpur, Dhengakend, Gharamora, Musibdihi, Lohagar, Benagoria, Kalpathar, Ghosergram, Chamkara, Basulibandh, Karra, Beliara, Hari bandi, Migra, Siuligarya, Sarberia, Pathardihi, Mujra Kundi, Jamdahari, Kamarkuli, Kuludihi, Gurpota, Kalaiberia &amp; Banagram). Total House Hold - 50 nos.</t>
   </si>
   <si>
     <t>ORD/000022/2023-2024</t>
   </si>
   <si>
     <t>803/BQA</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MANAS DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -612,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -750,415 +732,354 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>162.81</v>
+        <v>0.28</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.28</v>
+        <v>0.98</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>0.98</v>
+        <v>0.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>0.28</v>
+        <v>78.25</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>78.25</v>
+        <v>13.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>93.41</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>