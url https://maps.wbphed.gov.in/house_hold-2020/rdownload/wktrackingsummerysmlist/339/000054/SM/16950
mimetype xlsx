--- v1 (2026-04-05)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,77 @@
     <t>13/12/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
     <t>Construction and Commissioning of Balance 'FHTC (Funtional House Hold Tap Connection) in mouzas of Augmentation of Sarberia Water Supply Schemes (Including Left Out BRGF Mouzas). Block - Chhatna, Dist.- Bankura under Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block : - Chhatna, Name of Zone - Sarberia (Zone - I &amp; II), No. of Mouza :- 38 nos. (Barabakra, Khairkanali, Laxminarayanpur, Kantasol, Pinasgoria, Ghoramuli, Dubrajpur, Bamunkuli, Mandaspara, Chowghara, Panchpukhuria, Janardanpur, Jhagrapur, Bhalaidiha, Brajamohanpur, Dhengakend, Gharamora, Musibdihi, Lohagar, Benagoria, Kalpathar, Ghosergram, Chamkara, Basulibandh, Karra, Beliara, Hari bandi, Migra, Siuligarya, Sarberia, Pathardihi, Mujra Kundi, Jamdahari, Kamarkuli, Kuludihi, Gurpota, Kalaiberia &amp; Banagram). Total House Hold - 50 nos.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000022/2023-2024</t>
   </si>
   <si>
     <t>803/BQA</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MANAS DEY</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of 'FHTC (Funtional House Hold Tap Connection) in mouzas of Rejuvenation of SARBERIA W/S Scheme ( Zone-II ) (including Left out BRGF Mouzas] Block - Chhatna, Dist.- Bankura under JAL SWAPNA &amp; Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000115/2023-2024</t>
+  </si>
+  <si>
+    <t>1197/BQA</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>20/08/2023</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Bill for Road restoration of Bankura Saltora Road From CH:11.715 KM and CH:14.20 KM for the purpose of Jack pushing and opened cut method and pipe laying along Bankura Saltora Road for works under Augmentation of Sarberia water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/02843/2025-2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -999,87 +1026,203 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>13.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>91</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P8" s="4">
+        <v>162.81</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>5</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P9" s="4">
+        <v>78.13</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>334.34</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>