--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -89,141 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Sarberia Water Supply Schemes (Including Left Out BRGF Mouzas).</t>
   </si>
   <si>
     <t>SM/16950</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction and Commissioning of Balance 'FHTC (Funtional House Hold Tap Connection) in mouzas of Augmentation of Sarberia Water Supply Schemes (Including Left Out BRGF Mouzas). Block - Chhatna, Dist.- Bankura under Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block : - Chhatna, Name of Zone - Sarberia (Zone - I &amp; II), No. of Mouza :- 38 nos. (Barabakra, Khairkanali, Laxminarayanpur, Kantasol, Pinasgoria, Ghoramuli, Dubrajpur, Bamunkuli, Mandaspara, Chowghara, Panchpukhuria, Janardanpur, Jhagrapur, Bhalaidiha, Brajamohanpur, Dhengakend, Gharamora, Musibdihi, Lohagar, Benagoria, Kalpathar, Ghosergram, Chamkara, Basulibandh, Karra, Beliara, Hari bandi, Migra, Siuligarya, Sarberia, Pathardihi, Mujra Kundi, Jamdahari, Kamarkuli, Kuludihi, Gurpota, Kalaiberia &amp; Banagram). Total House Hold - 50 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>803/BQA</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>MANAS DEY</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of 'FHTC (Funtional House Hold Tap Connection) in mouzas of Rejuvenation of SARBERIA W/S Scheme ( Zone-II ) (including Left out BRGF Mouzas] Block - Chhatna, Dist.- Bankura under JAL SWAPNA &amp; Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000115/2023-2024</t>
+  </si>
+  <si>
+    <t>1197/BQA</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>20/08/2023</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>payment to rail</t>
   </si>
   <si>
     <t>BILL/00004/2023-2024</t>
   </si>
   <si>
     <t>Rail04</t>
   </si>
   <si>
-    <t>11/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
   <si>
+    <t>Proposal of i) Bankura Saltora Road from CH : 11.715 KM and CH: 14.20 KM permanent restoration of road for the purpose of Jack pushing and opened cut method and pipe laying along Bankura Saltora Road for works under Augmentation of Sarberia water supply scheme by PHE under Bankura HIGHWAY Division in the district of Bankura.</t>
+  </si>
+  <si>
+    <t>BILL/02131/2023-2024</t>
+  </si>
+  <si>
+    <t>FHTC/12</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
+  </si>
+  <si>
     <t>RTOR000219/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>PARTHA PRATIM CHHATAIT</t>
   </si>
   <si>
     <t>Bill for Road restoration of Bankura Saltora Road From CH:11.715 KM and CH:14.20 KM for the purpose of Jack pushing and opened cut method and pipe laying along Bankura Saltora Road for works under Augmentation of Sarberia water supply scheme</t>
   </si>
   <si>
     <t>BILL/02843/2025-2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,414 +759,414 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.28</v>
+        <v>13.61</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.98</v>
+        <v>162.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>78.25</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>13.61</v>
+        <v>78.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>162.81</v>
+        <v>0.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
         <v>78.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>