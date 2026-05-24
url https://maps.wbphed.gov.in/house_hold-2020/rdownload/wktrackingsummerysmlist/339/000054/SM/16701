--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,78 +107,60 @@
   <si>
     <t>Kaktia Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/16701</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR KAKTIA PIPED WATER SUPPLY SCHEME, BLOCK- PATRASAYER, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machinery with other electro mechanical accessories for newly sunk TW No I, TW No II, TW No III of Kaktia Piped water supply scheme Block Patrashayar under Bankura Mechanical Division, PHE Dte. Dist Bankura</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machinery with other electro mechanical accessories for newly sunk TW No I, TW No II, TW No III of Kaktia Piped water supply scheme Block Patrashayar under Bankura Mechanical Division, PHE Dte. Dist Bankura</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>426/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>22/06/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -582,73 +564,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -767,203 +749,140 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>631.34</v>
+        <v>74.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...20 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q5" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>146.47</v>
+      </c>
+      <c r="P5" s="8">
         <v>0</v>
       </c>
-      <c r="R5" s="4">
+      <c r="Q5" s="8">
         <v>0</v>
       </c>
-      <c r="S5" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>