--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,116 @@
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machinery with other electro mechanical accessories for newly sunk TW No I, TW No II, TW No III of Kaktia Piped water supply scheme Block Patrashayar under Bankura Mechanical Division, PHE Dte. Dist Bankura</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000115/2024-2025</t>
   </si>
   <si>
     <t>426/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>22/06/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>New Service connection at Kaktia water supply scheme near football ground at Patrasayer block under BMD PHE Dte.(SM/16701)</t>
+  </si>
+  <si>
+    <t>BILL/01355/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-345</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Restoration work of both side of road Habibpuskarini to Chakpatrasayer (WB-03-ADB12) of Length 365.00 Mtr. due to laying of pipeline of Kaktia PWSS [SM/16701] by Bankura Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02019/2024-2025</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>New service connection for Kakatia Near Baura Para (SM/16701)water supply scheme at Patrasayer block under BMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/01175/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-302</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR KAKTIA PIPED WATER SUPPLY SCHEME, BLOCK- PATRASAYER, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000350/2023-2024</t>
+  </si>
+  <si>
+    <t>2023/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>BAJRANG ROAD CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>New service connection for Kakatia water supply scheme(SM/16701) in Patrasayer block under BMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02101/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,73 +630,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -802,87 +868,382 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>74.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>3.34</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P6" s="4">
+        <v>3.91</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P7" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>631.34</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>136.08</v>
+      </c>
+      <c r="R8" s="4">
+        <v>21.55</v>
+      </c>
+      <c r="S8" s="4">
+        <v>60</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P9" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>794.66</v>
+      </c>
+      <c r="P10" s="8">
+        <v>136.08</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>17.12</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>