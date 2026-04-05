--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,68 +150,50 @@
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for proposed ground water based Pakhanna( Manachar) piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Barjora Dist: Bankura</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000447/2023-2024</t>
   </si>
   <si>
     <t>1775/BMD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
-  </si>
-[...16 lines deleted...]
-    <t>K S GROUP</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical acessories at OHR site of Ground Water Based Pakhanna (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>1402/BMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>SK ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Purokonda [Part] (JL No- 55), Tajpur [Part] (JL No- 56), Pakhanna- Bhairabpur [Part] (JL No- 57), Pakhanna [Part] (JL No- 58), Gopalpur [Part] (JL No- 59) &amp; Radhakantapur [Part] (JL No- 60) mouza under Barjora Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001187/2022-2023</t>
   </si>
@@ -690,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1054,506 +1036,443 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>0.58</v>
+        <v>30.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>30.4</v>
+        <v>4.25</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>4.25</v>
+        <v>4.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>4.56</v>
+        <v>15.86</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>15.86</v>
+        <v>397.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>397.46</v>
+        <v>16.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>512.25</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>