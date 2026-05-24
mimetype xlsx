--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,81 +209,84 @@
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000218/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL Service connection charge for Pakhanna (Manachar) water supply scheme Barjora block under BMD,PHE Dte.(SM/16697)</t>
   </si>
   <si>
     <t>BILL/01095/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-252</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
-    <t>Supply , Delivery, Construction , Commissioning and completion of all Civil works including all allied, related and enabling works for Proposed Ground Water Based Pakhanna (Manachar) Piped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Mouza - Purokonda (50%), Tajpur (50%), Pakhanna Bhairabpur (50%), Pakhanna (50%), Gopalpur (50%), &amp; Radhakantapur (50%) under JJM including Trial run for 3 months and O&amp;M for a period of 3 years under Bankura Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of Boundary wall in connection with Jal Jeevan Mission (JJM) for Proposed Ground Water Based Pakhanna (Manachar) PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Muza - Purokonda (50%), Tajpur (50%), Pakhanna Bhairabpur (50%), Pakhanna (50%), Gopalpur (50%), &amp; Radhakantapur (50%)., (Total Length:- 140mtr.).</t>
   </si>
   <si>
     <t>ORD/000199/2024-2025</t>
   </si>
   <si>
     <t>1871/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Guard room at OHR site in connection with Jal Jeevan Mission (JJM) for Proposed Ground Water Based Pakhanna (Manachar) PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Muza - Purokonda (50%), Tajpur (50%), Pakhanna Bhairabpur (50%), Pakhanna (50%), Gopalpur (50%), &amp; Radhakantapur (50%).</t>
+  </si>
+  <si>
+    <t>ORD/001118/2024-2025</t>
+  </si>
+  <si>
+    <t>2974/BQA</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>SOMA BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1012,54 +1015,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>35.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>44.18</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1134,54 +1137,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>4.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1303,163 +1306,163 @@
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>397.46</v>
+        <v>16.18</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>16.18</v>
+        <v>4.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>512.25</v>
+        <v>119.37</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>19.79</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>16.58</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>