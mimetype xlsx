--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,83 @@
     <t>12/07/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S SUPRIYA CHATTERJEE</t>
   </si>
   <si>
     <t>Construction of Guard room at OHR site in connection with Jal Jeevan Mission (JJM) for Proposed Ground Water Based Pakhanna (Manachar) PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Muza - Purokonda (50%), Tajpur (50%), Pakhanna Bhairabpur (50%), Pakhanna (50%), Gopalpur (50%), &amp; Radhakantapur (50%).</t>
   </si>
   <si>
     <t>ORD/001118/2024-2025</t>
   </si>
   <si>
     <t>2974/BQA</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>SOMA BANERJEE</t>
+  </si>
+  <si>
+    <t>Supply , Delivery, Construction , Commissioning and completion of all Civil works including all allied, related and enabling works for Proposed Ground Water Based Pakhanna (Manachar) Piped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Mouza - Purokonda (50%), Tajpur (50%), Pakhanna Bhairabpur (50%), Pakhanna (50%), Gopalpur (50%), &amp; Radhakantapur (50%) under JJM including Trial run for 3 months and O&amp;M for a period of 3 years under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000433/2023-2024</t>
+  </si>
+  <si>
+    <t>2267/BQA</t>
+  </si>
+  <si>
+    <t>27/04/2024</t>
+  </si>
+  <si>
+    <t>MD. AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for construction of OHR (200 CUM CAPACITY) under Ground Water Based Pakhanna (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000898/2023-2024</t>
+  </si>
+  <si>
+    <t>3049/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1395,87 +1428,213 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>4.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" s="4">
+        <v>397.46</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>34.13</v>
+      </c>
+      <c r="R13" s="4">
+        <v>8.59</v>
+      </c>
+      <c r="S13" s="4">
+        <v>26</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>517.4</v>
+      </c>
+      <c r="P15" s="8">
+        <v>53.92</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>10.42</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>