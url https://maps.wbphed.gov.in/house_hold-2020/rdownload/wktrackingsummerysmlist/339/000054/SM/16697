--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,234 +92,234 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Barjora</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Ground Water Based Pakhanna (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura.</t>
   </si>
   <si>
     <t>SM/16697</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Purokonda [Part] (JL No- 55), Tajpur [Part] (JL No- 56), Pakhanna- Bhairabpur [Part] (JL No- 57), Pakhanna [Part] (JL No- 58), Gopalpur [Part] (JL No- 59) &amp; Radhakantapur [Part] (JL No- 60) mouza under Barjora Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001187/2022-2023</t>
+  </si>
+  <si>
+    <t>355\BSD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for proposed ground water based Pakhanna( Manachar) piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Barjora Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000447/2023-2024</t>
+  </si>
+  <si>
+    <t>1775/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Supply , Delivery, Construction , Commissioning and completion of all Civil works including all allied, related and enabling works for Proposed Ground Water Based Pakhanna (Manachar) Piped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Mouza - Purokonda (50%), Tajpur (50%), Pakhanna Bhairabpur (50%), Pakhanna (50%), Gopalpur (50%), &amp; Radhakantapur (50%) under JJM including Trial run for 3 months and O&amp;M for a period of 3 years under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000433/2023-2024</t>
+  </si>
+  <si>
+    <t>2267/BQA</t>
+  </si>
+  <si>
+    <t>27/04/2024</t>
+  </si>
+  <si>
+    <t>MD. AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for construction of OHR (200 CUM CAPACITY) under Ground Water Based Pakhanna (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000898/2023-2024</t>
+  </si>
+  <si>
+    <t>3049/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00131/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for proposed ground water based Pakhanna( Manachar) piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Barjora Dist: Bankura</t>
-[...20 lines deleted...]
-    <t>TAPAN KUMAR SARKAR</t>
+    <t>Construction of Boundary wall in connection with Jal Jeevan Mission (JJM) for Proposed Ground Water Based Pakhanna (Manachar) PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Muza - Purokonda (50%), Tajpur (50%), Pakhanna Bhairabpur (50%), Pakhanna (50%), Gopalpur (50%), &amp; Radhakantapur (50%)., (Total Length:- 140mtr.).</t>
+  </si>
+  <si>
+    <t>ORD/000199/2024-2025</t>
+  </si>
+  <si>
+    <t>1871/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical acessories at OHR site of Ground Water Based Pakhanna (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>1402/BMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>SK ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Purokonda [Part] (JL No- 55), Tajpur [Part] (JL No- 56), Pakhanna- Bhairabpur [Part] (JL No- 57), Pakhanna [Part] (JL No- 58), Gopalpur [Part] (JL No- 59) &amp; Radhakantapur [Part] (JL No- 60) mouza under Barjora Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>Construction of Guard room at OHR site in connection with Jal Jeevan Mission (JJM) for Proposed Ground Water Based Pakhanna (Manachar) PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Muza - Purokonda (50%), Tajpur (50%), Pakhanna Bhairabpur (50%), Pakhanna (50%), Gopalpur (50%), &amp; Radhakantapur (50%).</t>
+  </si>
+  <si>
+    <t>ORD/001118/2024-2025</t>
+  </si>
+  <si>
+    <t>2974/BQA</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>SOMA BANERJEE</t>
   </si>
   <si>
     <t>RTOR000218/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL Service connection charge for Pakhanna (Manachar) water supply scheme Barjora block under BMD,PHE Dte.(SM/16697)</t>
   </si>
   <si>
     <t>BILL/01095/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-252</t>
   </si>
   <si>
     <t>25/10/2024</t>
-  </si>
-[...67 lines deleted...]
-    <t>K S GROUP</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -860,737 +860,737 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.79</v>
+        <v>4.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.56</v>
+        <v>35.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>44.18</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2</v>
+        <v>397.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>8.59</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>35.18</v>
+        <v>0.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.54</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>44.18</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>30.4</v>
+        <v>1.79</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.25</v>
+        <v>4.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.25</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>4.56</v>
+        <v>2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>15.86</v>
+        <v>16.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>16.18</v>
+        <v>30.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>4.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="P13" s="4">
-        <v>397.46</v>
+        <v>4.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>34.13</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>8.59</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>0.58</v>
+        <v>15.86</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>517.4</v>