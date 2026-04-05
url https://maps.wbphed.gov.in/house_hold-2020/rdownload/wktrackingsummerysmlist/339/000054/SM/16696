--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,65 +150,50 @@
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR PROPOSED GROUND WATER BASED KRISHNANAGAR (MANACHAR) PIPED WATER SUPPLY SCHEME UNDER BANKURA SADAR SUB- DIVISION OF BANKURA DIVISION P.H.E. DTE. BLOCK- BARJORA, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000442/2023-2024</t>
   </si>
   <si>
     <t>2276/BQA</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>PRAVAT SARKAR</t>
-  </si>
-[...13 lines deleted...]
-    <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Low Lift pumping machineries and other electromechanical accessories for Ground water based Krishnanagar (Manachar) piped water supply scheme under Bankura Mechanical Division, P.H.E Dte.Block Barjora Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>1400/BMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir (Intze type with solid raft) of capacity 250 cum and staging height 20 mtr as per approved drawing (No:-PC-I/OHR/10/2012) in connection with Jal Jeevan Mission (JJM) for Proposed Ground Water Based Krishnanagar (Manachar) PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Muza - Paharpur (50%), Krishnanagar (50%) &amp; Bamandihi (50%)</t>
   </si>
   <si>
     <t>ORD/000634/2022-2023</t>
   </si>
@@ -681,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1072,475 +1057,412 @@
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>35.15</v>
+        <v>39.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.7</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>38.97</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>39.35</v>
+        <v>0.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>4.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="P10" s="4">
-        <v>4.54</v>
+        <v>5.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.54</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P11" s="4">
-        <v>5.21</v>
+        <v>40.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="P12" s="4">
-        <v>40.77</v>
+        <v>13.35</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>570.12</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>