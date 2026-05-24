--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1132,54 +1132,54 @@
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>0.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1191,54 +1191,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>4.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1402,54 +1402,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>570.12</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>5.22</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>