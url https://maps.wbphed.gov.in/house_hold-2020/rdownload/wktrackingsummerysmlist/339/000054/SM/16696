--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,162 +92,177 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Barjora</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Ground Water Based Krishna Nagar (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura.</t>
   </si>
   <si>
     <t>SM/16696</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Paharpur [Part] (JL No- 51), Krishnagar [Part] (JL No- 52) &amp; Bamandihi [Part] (JL No- 54) mouza under Barjora Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001186/2022-2023</t>
+  </si>
+  <si>
+    <t>354\BSD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>M/S. R. DUTTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR PROPOSED GROUND WATER BASED KRISHNANAGAR (MANACHAR) PIPED WATER SUPPLY SCHEME UNDER BANKURA SADAR SUB- DIVISION OF BANKURA DIVISION P.H.E. DTE. BLOCK- BARJORA, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000442/2023-2024</t>
+  </si>
+  <si>
+    <t>2276/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>27/04/2024</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Krishna Nagar( Manachar) piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Barjora Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>1773/BMD</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir (Intze type with solid raft) of capacity 250 cum and staging height 20 mtr as per approved drawing (No:-PC-I/OHR/10/2012) in connection with Jal Jeevan Mission (JJM) for Proposed Ground Water Based Krishnanagar (Manachar) PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Muza - Paharpur (50%), Krishnanagar (50%) &amp; Bamandihi (50%)</t>
+  </si>
+  <si>
+    <t>ORD/000634/2022-2023</t>
+  </si>
+  <si>
+    <t>573/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>MS G. MITRA AND ASSOCIATES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00130/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR PROPOSED GROUND WATER BASED KRISHNANAGAR (MANACHAR) PIPED WATER SUPPLY SCHEME UNDER BANKURA SADAR SUB- DIVISION OF BANKURA DIVISION P.H.E. DTE. BLOCK- BARJORA, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Low Lift pumping machineries and other electromechanical accessories for Ground water based Krishnanagar (Manachar) piped water supply scheme under Bankura Mechanical Division, P.H.E Dte.Block Barjora Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>1400/BMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S. R. DUTTA &amp; CO.</t>
   </si>
   <si>
     <t>RTOR000217/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>1736/BQA</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>Service connection charge for Krishnanagar (Manachar) water supply scheme Barjora block under BMD,PHE Dte.(SM/16696 )</t>
   </si>
   <si>
     <t>BILL/01097/2024-2025</t>
   </si>
@@ -666,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -818,651 +833,714 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.61</v>
+        <v>4.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5.21</v>
+        <v>455.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.5</v>
+        <v>35.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>38.97</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>455.89</v>
+        <v>0.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>39.35</v>
+        <v>2.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.68</v>
+        <v>5.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.54</v>
+        <v>2.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.54</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>5.21</v>
+        <v>39.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="P11" s="4">
-        <v>40.77</v>
+        <v>5.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="P12" s="4">
-        <v>13.35</v>
+        <v>40.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P13" s="4">
+        <v>13.35</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>605.27</v>
+      </c>
+      <c r="P14" s="8">
+        <v>18.92</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>3.13</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>