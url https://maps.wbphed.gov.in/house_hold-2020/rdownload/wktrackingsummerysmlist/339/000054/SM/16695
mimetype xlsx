--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -1069,54 +1069,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>1.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1372,88 +1372,88 @@
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>32.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>16.2</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>49.55</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>210.69</v>
       </c>
       <c r="P13" s="8">
-        <v>17.63</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>8.37</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>