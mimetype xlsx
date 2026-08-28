--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -92,192 +92,192 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Barjora</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Ground Water Based Pratappur (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura.</t>
   </si>
   <si>
     <t>SM/16695</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Sitarampur [Part] (JL No- 16) &amp; Pratappur [Part] (JL No- 15) mouza under Barjora Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001185/2022-2023</t>
+  </si>
+  <si>
+    <t>353\BSD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>M/S. R. DUTTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply , Delivery, Construction , Commissioning and completion of all Civil works including all allied, related and enabling works for Proposed Ground Water Based Patappur (Manachar) Piped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Mouza - Patappur (50%), Sitarampur (50%) under JJM including Trial run for 3 months and O&amp;M for a period of 3 years under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000436/2023-2024</t>
+  </si>
+  <si>
+    <t>2270/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>27/04/2024</t>
+  </si>
+  <si>
+    <t>AMARANJALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Pratappur( Manachar) piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Barjora Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000450/2023-2024</t>
+  </si>
+  <si>
+    <t>1777/BMD</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000065/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00132/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Low Lift pumping machineries and other electromechanical accessories for Ground water based Krishnanagar (Manachar) piped water supply scheme under Bankura Mechanical Division, P.H.E Dte.Block Barjora Dist: Bankura</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>1400/BMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical acessories at OHR site of Ground Water Based Pratappur (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura.</t>
   </si>
   <si>
     <t>ORD/000580/2024-2025</t>
   </si>
   <si>
     <t>1401/BMD</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
-    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Sitarampur [Part] (JL No- 16) &amp; Pratappur [Part] (JL No- 15) mouza under Barjora Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000216/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>RTOR000305/2023-2024</t>
   </si>
   <si>
     <t>997/BQA</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL Service connection charge for Pratappur (Manachar) water supply scheme, Barjora block under BMD,PHE Dte. (sm/16695 )</t>
   </si>
   <si>
     <t>BILL/01096/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-254</t>
   </si>
   <si>
     <t>25/10/2024</t>
-  </si>
-[...31 lines deleted...]
-    <t>UNITED TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -818,642 +818,642 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.14</v>
+        <v>1.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2</v>
+        <v>104.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>39.35</v>
+        <v>32.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.55</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>21.44</v>
+        <v>1.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>1.43</v>
+        <v>2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>1.14</v>
+        <v>39.35</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>2.69</v>
+        <v>21.44</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>4.3</v>
+        <v>1.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>104.51</v>
+        <v>2.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>32.7</v>
+        <v>4.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>210.69</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>17.63</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>8.37</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>