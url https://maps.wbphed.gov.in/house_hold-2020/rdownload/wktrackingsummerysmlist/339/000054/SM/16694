--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,204 +80,204 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Onda</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Ground Water Based Nakaijuri Pipe Water Supply Scheme under Bankura Division, Block - Onda, District - Bankura.</t>
+  </si>
+  <si>
+    <t>SM/16694</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Gorasol (JL No- 278), Nakaijuri (JL No- 279) mouza under Onda Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001090/2021-2022</t>
+  </si>
+  <si>
+    <t>284\BSD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir (Intze type with solid raft) of capacity 100 cum and staging height 20 mtr as per approved drawing (No:-PC-I/OHR/3/2012) in connection with Jal Jeevan Mission (JJM) for Proposed Ground Water Based Nakaijuri PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Onda, District -Bankura . Name of Muza - Gorasole &amp; Nakaijuri</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000636/2022-2023</t>
+  </si>
+  <si>
+    <t>574/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>MS G. MITRA AND ASSOCIATES</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Ground Water Based Nakaijuri Pipe Water Supply Scheme under Bankura Division, Block - Onda, District - Bankura.</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for proposed ground water based Nakaijuri piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block Onda , Dist Bankura</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000387/2023-2024</t>
   </si>
   <si>
     <t>1709/BMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
-    <t>Bankura Division</t>
+    <t>Supply , Delivery, Construction , Commissioning and completion of all Civil works including all allied, related and enabling works for Proposed Ground Water Based Nakaijuri Piped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Mouza - Nakaijuri &amp; Gorasol under JJM including Trial run for 3 months and O&amp;M for a period of 3 years under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2023-2024</t>
+  </si>
+  <si>
+    <t>2274/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
-    <t>Supply , Delivery, Construction , Commissioning and completion of all Civil works including all allied, related and enabling works for Proposed Ground Water Based Nakaijuri Piped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Mouza - Nakaijuri &amp; Gorasol under JJM including Trial run for 3 months and O&amp;M for a period of 3 years under Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at TW No-III of Nakaijuri and its Adjoining mouza water supply scheme under Onda Block under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000148/2024-2025</t>
   </si>
   <si>
     <t>491/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Gorasol (JL No- 278), Nakaijuri (JL No- 279) mouza under Onda Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000215/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>BILL/01606/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-140</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>MS G. MITRA AND ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,597 +806,597 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>37.92</v>
+        <v>2.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>9.91</v>
+        <v>0.68</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.56</v>
+        <v>37.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.15</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.87</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>263.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>46.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>17.55</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>19.95</v>
+        <v>9.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2.74</v>
+        <v>2.56</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>2.56</v>
+        <v>19.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>4.34</v>
+        <v>2.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>0.68</v>
+        <v>4.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>344.49</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>67.2</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>19.51</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>