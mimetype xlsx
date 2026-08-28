--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,168 +77,168 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF MUKUTMANIPUR, KHATRA &amp; RANIBUNDH ZONE‐VI WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/16260</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for Preparation of Detailed Project Report for Agumentation of Mukutmanipur-Khatra-Ranibandh Water Supply Scheme, Block : Khatra, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Zone-6) (Sl. No. 11)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000631/2022-2023</t>
+  </si>
+  <si>
+    <t>189/KSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF MUKUTMANIPUR, KHATRA &amp; RANIBUNDH ZONE‐VI WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Internal &amp; external Illumination and allied works for Zone-6 of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>1127/BMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>SUTRADHAR TRADERS</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...17 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- VI/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer (Contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000117/2023-2024</t>
+  </si>
+  <si>
+    <t>1199/BQA</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SABIR ALI KHAN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of HDPE pipeline for Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VI Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000179/2024-2025</t>
   </si>
   <si>
     <t>2136/BQA</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>SUBHENDU BANERJEE</t>
   </si>
   <si>
     <t>RTOR000209/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>SABIR ALI KHAN</t>
   </si>
   <si>
     <t>Crossing of Road at different location by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Mukutmanipur, Khatra &amp; Ranibundh (Zone- VI) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Location of site: (1) Near Sahebbandh More &amp; (2) Near Patpur village More</t>
   </si>
   <si>
     <t>Junior Engineer (Contractual)</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>1069/BQA</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 45 Cum., staging height 20 Mtr.) including by pass arrangement, guard room and boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- VI Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002022/2024-2025</t>
   </si>
@@ -801,469 +801,469 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>2.39</v>
+        <v>3.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.92</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.18</v>
+        <v>2.39</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>36.3</v>
+        <v>174.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>70.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>40.42</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>9.92</v>
+        <v>36.3</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>8.51</v>
+        <v>9.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>174.78</v>
+        <v>8.51</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>14.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>10.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
@@ -1277,54 +1277,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>260.32</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>83.15</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>31.94</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>