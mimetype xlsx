--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -468,50 +468,65 @@
     <t>Supply of different Chemicals, Manganese, Ferospectral Reagent etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte. (Sl No. -01)</t>
   </si>
   <si>
     <t>ORD/001077/2022-2023</t>
   </si>
   <si>
     <t>47/A/BK</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Supply of different Chemicals, Manganese, Ferospectral Reagent etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte. (Sl No. -02)</t>
   </si>
   <si>
     <t>ORD/001073/2022-2023</t>
   </si>
   <si>
     <t>48/BK</t>
+  </si>
+  <si>
+    <t>Continuation work order for Annual Maintenance Contract for computers Printers, UPS and other related peripherals for Bankura District Laboratory , Joypur, Indpur, Mukutmanipur WTP Site, Bankura-II, Simlapal, Sonamukhi, Patrasayer, Bishnupur, Sarberia, Gangajalghati, Sanabandh, Onda, Raipur, Saltora &amp; Taldangra Sub District water testing Laboratory under Bankura Division PHE Dte. w.e.f. 01.10.2024 to 31.03.2025 . (Six Months)</t>
+  </si>
+  <si>
+    <t>ORD/000415/2024-2025</t>
+  </si>
+  <si>
+    <t>227/A/BK</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,51 +915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1061,54 +1076,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>19.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.28</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1120,54 +1135,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>18.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1194,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1240,54 +1255,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>16.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1299,54 +1314,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1373,54 @@
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>4.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1417,54 +1432,54 @@
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="4">
         <v>0.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1478,54 +1493,54 @@
       <c r="I10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>74.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>72.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.19</v>
       </c>
       <c r="S10" s="4">
         <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1537,54 +1552,54 @@
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>3.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1596,54 +1611,54 @@
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>3.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>96</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1655,54 +1670,54 @@
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>0.42</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.87</v>
       </c>
       <c r="S13" s="4">
         <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1714,54 +1729,54 @@
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>0.34</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>98</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1773,54 +1788,54 @@
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>10.02</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.02</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1834,54 +1849,54 @@
       <c r="I16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P16" s="4">
         <v>0.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1895,54 +1910,54 @@
       <c r="I17" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P17" s="4">
         <v>0.9</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1956,54 +1971,54 @@
       <c r="I18" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P18" s="4">
         <v>0.9</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2017,54 +2032,54 @@
       <c r="I19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P19" s="4">
         <v>0.9</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2078,54 +2093,54 @@
       <c r="I20" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P20" s="4">
         <v>0.9</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>95</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2139,54 +2154,54 @@
       <c r="I21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P21" s="4">
         <v>0.9</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2200,54 +2215,54 @@
       <c r="I22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P22" s="4">
         <v>0.96</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2259,54 +2274,54 @@
         <v>120</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P23" s="4">
         <v>0.96</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>98</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2320,54 +2335,54 @@
       <c r="I24" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P24" s="4">
         <v>0.9</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2381,54 +2396,54 @@
       <c r="I25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P25" s="4">
         <v>0.9</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2442,54 +2457,54 @@
       <c r="I26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P26" s="4">
         <v>0.9</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2613,54 +2628,54 @@
         <v>143</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P29" s="4">
         <v>4.33</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>4.33</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
         <v>10</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2672,101 +2687,162 @@
         <v>149</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P30" s="4">
         <v>4.61</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S30" s="4">
         <v>10</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="B31" s="7"/>
-[...15 lines deleted...]
-      <c r="P31" s="8">
+      <c r="I31" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q31" s="4">
         <v>0</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="R31" s="4">
         <v>0</v>
       </c>
-      <c r="R31" s="8"/>
-      <c r="S31" s="8"/>
+      <c r="S31" s="4">
+        <v>98</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>175.85</v>
+      </c>
+      <c r="P32" s="8">
+        <v>161.6</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>91.9</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>