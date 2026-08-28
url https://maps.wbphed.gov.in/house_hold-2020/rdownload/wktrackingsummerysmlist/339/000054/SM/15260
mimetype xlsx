--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -125,408 +125,408 @@
   <si>
     <t>18/04/2022</t>
   </si>
   <si>
     <t>24/04/2022</t>
   </si>
   <si>
     <t>CLIFFORD FACILITY SERVICES PVT. LTD.</t>
   </si>
   <si>
     <t>Continuation Work order for Providing services for operation of 10 (Ten) nos. laboratory under Bankura Division PHE Dte. for the period from 01.05.2022 to 31.10.2022 i.e. 06 (Six) months.</t>
   </si>
   <si>
     <t>ORD/000656/2022-2023</t>
   </si>
   <si>
     <t>2079/BQA</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
+    <t>Providing services for operation of 03 (three) nos Laboratory under Bankura Division, P.H.E.Dte. for the period from 11.07.2022 to 30.06.2023 i.e.12 ( twelve) months.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000331/2022-2023</t>
+  </si>
+  <si>
+    <t>1530 /BQA</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
     <t>Supply of different Chemicals, sample container etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte. (Sl No.- 01)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000248/2023-2024</t>
   </si>
   <si>
     <t>69/BK</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>SONU SINGH</t>
   </si>
   <si>
-    <t>Providing services for operation of 03 (three) nos Laboratory under Bankura Division, P.H.E.Dte. for the period from 11.07.2022 to 30.06.2023 i.e.12 ( twelve) months.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply of different Chemicals,sample container etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte. (Sl No.- 02)</t>
   </si>
   <si>
     <t>ORD/000530/2023-2024</t>
   </si>
   <si>
     <t>70/BK</t>
   </si>
   <si>
     <t>ABHIRUP MALLA</t>
   </si>
   <si>
+    <t>Supply of different Chemicals, Membrane Filter, DPD tablet, Biosol etc. for 16 nos Water Testing Laboratories of Bankura RWS Sub -Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000774/2023-2024</t>
+  </si>
+  <si>
+    <t>232/BK</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>12/11/2023</t>
+  </si>
+  <si>
+    <t>LAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply of different Chemicals, Manganese, Ferospectral Reagent etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte. (Sl No. -01)</t>
+  </si>
+  <si>
+    <t>ORD/001077/2022-2023</t>
+  </si>
+  <si>
+    <t>47/A/BK</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
     <t>Supply of different chemicals, reagents for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000667/2023-2024</t>
   </si>
   <si>
     <t>134/BK</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>LAB SOLUTION</t>
   </si>
   <si>
+    <t>Supply of different Chemicals, Manganese, Ferospectral Reagent etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000771/2023-2024</t>
+  </si>
+  <si>
+    <t>231/BK</t>
+  </si>
+  <si>
+    <t>Supply of different Chemicals, Manganese, Ferospectral Reagent etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte. (Sl No. -02)</t>
+  </si>
+  <si>
+    <t>ORD/001073/2022-2023</t>
+  </si>
+  <si>
+    <t>48/BK</t>
+  </si>
+  <si>
     <t>Work order for procurement of necessary Chemicals/reagents for available chlorine &amp; chlorine demand testing purpose of Laboratories under Bankura Division , P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001023/2023-2024</t>
   </si>
   <si>
     <t>213/BK</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>22/10/2023</t>
   </si>
   <si>
     <t>Providing services for operation of 10 (ten) nos Laboratory w.e.f.01.06.2023 to 30.04.2024 &amp; 03 ( Three) nos.Laboratory w.e.f.01.06.2023 to 30.04.2024 under Bankura Division, P.H.E.Dte. (SL.NO-01)</t>
   </si>
   <si>
     <t>ORD/000137/2023-2024</t>
   </si>
   <si>
     <t>1306/BQA</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
-    <t>Supply of different Chemicals, Manganese, Ferospectral Reagent etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
-[...23 lines deleted...]
-    <t>232/BK</t>
+    <t>Work order for Maintenance Of Computer Of 09 ( Nine) Nos. PHED Laboratories (Patrasayer Sub District Lab, Bishnupur Sub District Lab, Onda Sub District Lab, Taldangra Sub District Lab, Raipur Sub District Lab , Sanabandh Sub District Lab , Sarberia Sub District Lab, Saltora Sub District Lab &amp; G.Ghati Sub District Lab) in the district of Bankura under Bankura Division, P.H.E. Dte. for the period from 01/07/2023 to 30/09/2023 (Three Months).</t>
+  </si>
+  <si>
+    <t>ORD/001017/2023-2024</t>
+  </si>
+  <si>
+    <t>161\BK</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Work order for Annual Maintenance Contract for computers Printers, UPS and other related peripherals for Bankura District Laboratory , Mukutmanipur WTP Laboratory and 05 Nos NGO Managed Laboratories under Bankura Division PHE Dte. w.e.f. 01.06.2023 to 30.09.2023 .</t>
   </si>
   <si>
     <t>ORD/001021/2023-2024</t>
   </si>
   <si>
     <t>131/BK</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
-    <t>30/09/2023</t>
-[...14 lines deleted...]
-    <t>30/06/2023</t>
+    <t>Procurement of necessary Chemicals/reagents for available chlorine &amp; chlorine demand testing purpose of Laboratories under Bankura Division , P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001132/2023-2024</t>
+  </si>
+  <si>
+    <t>214\BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Onda sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/001572/2023-2024</t>
+  </si>
+  <si>
+    <t>281/BK</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICALS &amp; SCIENTIFIC WORKS</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Mukutmanipur WTP sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement. (Sl NO.-02)</t>
+  </si>
+  <si>
+    <t>ORD/001571/2023-2024</t>
+  </si>
+  <si>
+    <t>280/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Bishnupur under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/001581/2023-2024</t>
+  </si>
+  <si>
+    <t>287\BK</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Taldangra sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement. (Sl NO.-01)</t>
+  </si>
+  <si>
+    <t>ORD/001570/2023-2024</t>
+  </si>
+  <si>
+    <t>279/BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Saltora sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/001574/2023-2024</t>
+  </si>
+  <si>
+    <t>283\BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Raipur sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/001575/2023-2024</t>
+  </si>
+  <si>
+    <t>284\BK</t>
+  </si>
+  <si>
+    <t>LAB ANALYTICS</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Sarberia sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/001577/2023-2024</t>
+  </si>
+  <si>
+    <t>286\BK</t>
+  </si>
+  <si>
+    <t>Work order for Supervision and extend support to NABL recognized Water Quality Testing Sub District Laboratory i.e. Gangajalghati sub district water testing Laboratory under The Executive Engineer Bankura Division, Public Health Engineering Directorate, Government of West Bengal by assigning team of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation for on-site surveillance by NABL for a period of month from the date of commencement.</t>
+  </si>
+  <si>
+    <t>ORD/001578/2023-2024</t>
+  </si>
+  <si>
+    <t>288\BK</t>
   </si>
   <si>
     <t>Supply of different Chemicals, Reagent, Membrane Filter etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001084/2023-2024</t>
   </si>
   <si>
     <t>192/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
-    <t>BHARATI CHEMICALS &amp; SCIENTIFIC WORKS</t>
-[...62 lines deleted...]
-    <t>288\BK</t>
+    <t>Work order for Supply of Sample container, Chemicals etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001352/2023-2024</t>
+  </si>
+  <si>
+    <t>75\BK</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
   </si>
   <si>
     <t>Work order for Supply of Sample container, Chemicals etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte. ( Sl No.-1)</t>
   </si>
   <si>
     <t>ORD/001351/2023-2024</t>
   </si>
   <si>
     <t>43/BK</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
-    <t>Work order for Supply of Sample container, Chemicals etc. for 16 nos Water Testing Laboratories of RWS Bankura Sub -Division under Bankura Division, PHE Dte.</t>
-[...41 lines deleted...]
-    <t>284\BK</t>
+    <t>Continuation work order for Annual Maintenance Contract for computers Printers, UPS and other related peripherals for Bankura District Laboratory , Joypur, Indpur, Mukutmanipur WTP Site, Bankura-II, Simlapal, Sonamukhi, Patrasayer, Bishnupur, Sarberia, Gangajalghati, Sanabandh, Onda, Raipur, Saltora &amp; Taldangra Sub District water testing Laboratory under Bankura Division PHE Dte. w.e.f. 01.10.2024 to 31.03.2025 . (Six Months)</t>
+  </si>
+  <si>
+    <t>ORD/000415/2024-2025</t>
+  </si>
+  <si>
+    <t>227/A/BK</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
   </si>
   <si>
     <t>Prayer for release fund for laboratory persoanal's Puja Festival's Bonus for the year 2023.</t>
   </si>
   <si>
     <t>BILL/02579/2023-2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>HIJALDIHA VIVEKANANDA SEVA SAMITY</t>
   </si>
   <si>
     <t>Prayer for release fund for laboratory personal for the month of July 2023 to september 2023</t>
   </si>
   <si>
     <t>BILL/02468/2023-2024</t>
   </si>
   <si>
     <t>FHTC/02</t>
   </si>
   <si>
     <t>09/02/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>27/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1174,182 +1174,182 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>0.96</v>
+        <v>16.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.96</v>
+        <v>15.71</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>97.34</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>16.14</v>
+        <v>0.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.71</v>
+        <v>0.96</v>
       </c>
       <c r="R6" s="4">
-        <v>97.34</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0.95</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
@@ -1370,1435 +1370,1435 @@
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.38</v>
+        <v>3.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.38</v>
+        <v>3.53</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>96</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.97</v>
+        <v>4.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.97</v>
+        <v>4.33</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>74.67</v>
+        <v>4.38</v>
       </c>
       <c r="Q10" s="4">
-        <v>72.57</v>
+        <v>4.38</v>
       </c>
       <c r="R10" s="4">
-        <v>97.19</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>98</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
         <v>3.7</v>
       </c>
       <c r="Q11" s="4">
         <v>3.7</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>3.53</v>
+        <v>4.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.53</v>
+        <v>4.61</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>0.42</v>
+        <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.41</v>
+        <v>0.97</v>
       </c>
       <c r="R13" s="4">
-        <v>98.87</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="P14" s="4">
-        <v>0.34</v>
+        <v>74.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.34</v>
+        <v>72.57</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>97.19</v>
       </c>
       <c r="S14" s="4">
         <v>98</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>10.02</v>
+        <v>0.34</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.02</v>
+        <v>0.34</v>
       </c>
       <c r="R15" s="4">
         <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>0.97</v>
+        <v>0.42</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.97</v>
+        <v>0.41</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>98.87</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="P17" s="4">
-        <v>0.9</v>
+        <v>0.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.9</v>
+        <v>0.97</v>
       </c>
       <c r="R17" s="4">
         <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="P18" s="4">
         <v>0.9</v>
       </c>
       <c r="Q18" s="4">
         <v>0.9</v>
       </c>
       <c r="R18" s="4">
         <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="P19" s="4">
         <v>0.9</v>
       </c>
       <c r="Q19" s="4">
         <v>0.9</v>
       </c>
       <c r="R19" s="4">
         <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P20" s="4">
         <v>0.9</v>
       </c>
       <c r="Q20" s="4">
         <v>0.9</v>
       </c>
       <c r="R20" s="4">
         <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="P21" s="4">
         <v>0.9</v>
       </c>
       <c r="Q21" s="4">
         <v>0.9</v>
       </c>
       <c r="R21" s="4">
         <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="P22" s="4">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="R22" s="4">
         <v>100</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="I23" s="13"/>
+        <v>119</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="J23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="R23" s="4">
         <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="P24" s="4">
         <v>0.9</v>
       </c>
       <c r="Q24" s="4">
         <v>0.9</v>
       </c>
       <c r="R24" s="4">
         <v>100</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="P25" s="4">
         <v>0.9</v>
       </c>
       <c r="Q25" s="4">
         <v>0.9</v>
       </c>
       <c r="R25" s="4">
         <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J26" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="P26" s="4">
-        <v>0.9</v>
+        <v>10.02</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.9</v>
+        <v>10.02</v>
       </c>
       <c r="R26" s="4">
         <v>100</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="I27" s="13"/>
-[...1 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="L27" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L27" s="4"/>
       <c r="M27" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>138</v>
+        <v>48</v>
       </c>
       <c r="P27" s="4">
-        <v>0.16</v>
+        <v>0.96</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="I28" s="13"/>
-      <c r="J28" s="13"/>
+      <c r="I28" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K28" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="P28" s="4">
-        <v>1.35</v>
+        <v>0.96</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="P29" s="4">
-        <v>4.33</v>
+        <v>0.96</v>
       </c>
       <c r="Q29" s="4">
-        <v>4.33</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="L30" s="4"/>
+      <c r="M30" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N30" s="4" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="P30" s="4">
-        <v>4.61</v>
+        <v>0.16</v>
       </c>
       <c r="Q30" s="4">
-        <v>4.61</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>83</v>
+        <v>152</v>
       </c>
       <c r="P31" s="4">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
         <v>157</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="11"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8">
         <v>175.85</v>