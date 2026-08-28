--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,198 +77,198 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐V/A WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15009</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for Preparation of Detailed Project Report for Agumentation of Mukutmanipur-Khatra-Ranibandh Water Supply Scheme, Block : Khatra, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Zone-5A) (Sl. No. 09)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000630/2022-2023</t>
+  </si>
+  <si>
+    <t>187/KSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- V/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000112/2023-2024</t>
+  </si>
+  <si>
+    <t>1194/BQA</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>SANJOY PATRA</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐V/A WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Internal &amp; external Illumination and allied works for Zone-5A of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000240/2023-2024</t>
   </si>
   <si>
     <t>1125/BMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>SUTRADHAR TRADERS</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...17 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+    <t>Work Order for installation and providing Internet connectivity of SITI broadband Cable Network for office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. Govt. of West Bengal w.e.f. 12.02.2023 to 13.10.2023.</t>
+  </si>
+  <si>
+    <t>ORD/001184/2022-2023</t>
+  </si>
+  <si>
+    <t>18/KSD</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR BAURI</t>
+  </si>
+  <si>
+    <t>Work Order for installation and providing Internet connectivity of SITI broadband Cable Network for office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. Govt. of West Bengal w.e.f. 16.10.2023 to 08.06.2024.</t>
+  </si>
+  <si>
+    <t>ORD/001140/2023-2024</t>
+  </si>
+  <si>
+    <t>297\KSD</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Work Order for installation and providing Internet connectivity of SITI broadband Cable Network for office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. Govt. of West Bengal w.e.f. 12.02.2023 to 13.10.2023.</t>
-[...16 lines deleted...]
-  <si>
     <t>Work order for Crossing of Road at different location by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Mukutmanipur, Khatra &amp; Ranibundh (Zone- V/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000182/2024-2025</t>
   </si>
   <si>
     <t>1838/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>MOU CONSTRUCTION</t>
   </si>
   <si>
-    <t>Work Order for installation and providing Internet connectivity of SITI broadband Cable Network for office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. Govt. of West Bengal w.e.f. 16.10.2023 to 08.06.2024.</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000207/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SANJOY PATRA</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 225 Cum., staging height 20 Mtr.) including by pass arrangement, guard room and boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- V/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001766/2024-2025</t>
   </si>
   <si>
     <t>489/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/10/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Additional laying of pipeline for providing FHTC (Functional House Hold Tap Connection) for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- V/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000071/2025-2026</t>
   </si>
@@ -828,650 +828,650 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>2.39</v>
+        <v>3.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.54</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...3 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.53</v>
+        <v>232.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>112.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.26</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.61</v>
+        <v>2.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7.52</v>
+        <v>0.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.09</v>
+        <v>0.61</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>8.8</v>
+        <v>7.52</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>82.9</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>232.69</v>
+        <v>8.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>11.03</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
         <v>15.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>282.65</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>121.92</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>43.14</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>