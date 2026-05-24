--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -176,84 +176,84 @@
   <si>
     <t>ORD/001146/2023-2024</t>
   </si>
   <si>
     <t>351/BQA</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>GOUR GORAI</t>
   </si>
   <si>
     <t>RTOR000201/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Repairing and painting of Over Head Reservoir (Capacity 135 Cum., staging height 20 Mtr.) including by pass arrangement, guard room, boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- II/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- II/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000078/2023-2024</t>
   </si>
   <si>
     <t>972/BQA</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>GOUTAM BHOWMIK</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 2 nos. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- II/A Water supply scheme (SM/15008), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- II/B Water supply scheme (SM/15002), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- III/A Water supply scheme (SM/15005), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- III/B Water supply scheme (SM/18495) and 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- IV/A Water supply scheme (SM/15006) within Khatra Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001909/2024-2025</t>
+  </si>
+  <si>
+    <t>153\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SRIJAN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,54 +864,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.71</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -982,54 +982,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>20.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.23</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1097,60 +1097,60 @@
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>10.43</v>
+        <v>166.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>104.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>62.98</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1158,91 +1158,91 @@
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>166.52</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>237.05</v>
+        <v>227.52</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>127.85</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>56.19</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>