--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,83 @@
     <t>28/04/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>GOUTAM BHOWMIK</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 2 nos. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- II/A Water supply scheme (SM/15008), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- II/B Water supply scheme (SM/15002), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- III/A Water supply scheme (SM/15005), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- III/B Water supply scheme (SM/18495) and 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- IV/A Water supply scheme (SM/15006) within Khatra Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001909/2024-2025</t>
   </si>
   <si>
     <t>153\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SRIJAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>New service connection at OHR site Zone-2A of Augmentation of Mukutmonipur,khatra Ranibandh piped water supply scheme ( Tentulchita)</t>
+  </si>
+  <si>
+    <t>BILL/01174/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-303</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 135 Cum., staging height 20 Mtr.) including by pass arrangement, guard room, boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- II/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001762/2024-2025</t>
+  </si>
+  <si>
+    <t>487/BQA</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>PARTHA SARATHI PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,73 +675,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1175,87 +1208,205 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>0.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.62</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10.43</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>242.57</v>
+      </c>
+      <c r="P12" s="8">
+        <v>127.85</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>52.71</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>