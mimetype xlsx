--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,216 +77,216 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐II/A WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15008</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for Preparation of Detailed Project Report for Agumentation of Mukutmanipur-Khatra-Ranibandh Water Supply Scheme, Block : Khatra, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Zone-2A) (Sl. No. 03)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000625/2022-2023</t>
+  </si>
+  <si>
+    <t>181/KSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐II/A WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing &amp; installation of Pumping machineries with other electro-mechanical accessories for OHR site Zone-2A of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000458/2023-2024</t>
   </si>
   <si>
     <t>1784/BMD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>S P ENTERPRISE (SILIGURI)</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...17 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- II/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>972/BQA</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM BHOWMIK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of CWR &amp; Pump House at OHR site under Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- II/A Water supply scheme under Khatra Sub- Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001146/2023-2024</t>
   </si>
   <si>
     <t>351/BQA</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>GOUR GORAI</t>
   </si>
   <si>
     <t>RTOR000201/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- II/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>GOUTAM BHOWMIK</t>
+    <t>New service connection at OHR site Zone-2A of Augmentation of Mukutmonipur,khatra Ranibandh piped water supply scheme ( Tentulchita)</t>
+  </si>
+  <si>
+    <t>BILL/01174/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-303</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 135 Cum., staging height 20 Mtr.) including by pass arrangement, guard room, boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- II/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001762/2024-2025</t>
+  </si>
+  <si>
+    <t>487/BQA</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>PARTHA SARATHI PATRA</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 2 nos. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- II/A Water supply scheme (SM/15008), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- II/B Water supply scheme (SM/15002), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- III/A Water supply scheme (SM/15005), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- III/B Water supply scheme (SM/18495) and 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- IV/A Water supply scheme (SM/15006) within Khatra Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001909/2024-2025</t>
   </si>
   <si>
     <t>153\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SRIJAN CONSTRUCTION</t>
-  </si>
-[...31 lines deleted...]
-    <t>PARTHA SARATHI PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,556 +813,556 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>26.41</v>
+        <v>3.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.71</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.44</v>
+        <v>26.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.05</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>88.71</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.64</v>
+        <v>166.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>104.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62.98</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>20.72</v>
+        <v>3.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>19.93</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>96.23</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>5.9</v>
+        <v>20.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.23</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>166.52</v>
+        <v>5.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>104.87</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>62.98</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.9</v>
+        <v>4.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>4.62</v>
+        <v>10.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>10.43</v>
+        <v>0.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>242.57</v>