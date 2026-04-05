--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,84 +176,90 @@
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000079/2023-2024</t>
   </si>
   <si>
     <t>973/BQA</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
-    <t>Construction of CWR &amp; Pump House at OHR site under Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/A Water supply scheme under Khatra Sub- Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 185 Cum., staging height 20 Mtr.) including by pass arrangement and construction of boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- I/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001761/2024-2025</t>
   </si>
   <si>
     <t>486/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>PRADIP CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, and installation of Flow Meter with other electro mechanical accessories of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme for OHR site Zone 1A under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/001085/2023-2024</t>
+  </si>
+  <si>
+    <t>3062/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1078,163 +1084,163 @@
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>20.11</v>
+        <v>25.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>25.6</v>
+        <v>9.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>202.79</v>
+        <v>191.76</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>