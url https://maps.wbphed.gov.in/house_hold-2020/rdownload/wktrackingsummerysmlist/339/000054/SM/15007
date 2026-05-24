--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -870,54 +870,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.21</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1045,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>119.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>86.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.32</v>
       </c>
       <c r="S7" s="4">
         <v>82</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1199,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>191.76</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>89.55</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>46.7</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>