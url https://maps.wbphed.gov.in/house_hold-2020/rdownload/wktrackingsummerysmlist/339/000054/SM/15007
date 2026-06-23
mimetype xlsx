--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,92 @@
     <t>PRADIP CHAKRABORTY</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, and installation of Flow Meter with other electro mechanical accessories of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme for OHR site Zone 1A under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/001085/2023-2024</t>
   </si>
   <si>
     <t>3062/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>UNITED TRADERS</t>
+  </si>
+  <si>
+    <t>New Service connection at Dhghora.</t>
+  </si>
+  <si>
+    <t>BILL/01476/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-373</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Payment for WBSEDCL Net Billing meter arrangement for 90KW solar power at Mukutmanipur (Old) water supply scheme [SM/115007]</t>
+  </si>
+  <si>
+    <t>BILL/01484/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-374</t>
+  </si>
+  <si>
+    <t>Construction of CWR &amp; Pump House at OHR site under Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/A Water supply scheme under Khatra Sub- Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001145/2023-2024</t>
+  </si>
+  <si>
+    <t>347/BQA</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>SAYED PAHALOWAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1179,87 +1221,262 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>9.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.06</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>20.11</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>216.22</v>
+      </c>
+      <c r="P13" s="8">
+        <v>89.55</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>41.42</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>