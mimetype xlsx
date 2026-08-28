--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,231 +77,231 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐I/A WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15007</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for Preparation of Detailed Project Report for Agumentation of Mukutmanipur-Khatra-Ranibandh Water Supply Scheme, Block : Khatra, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Zone-1A) (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000623/2022-2023</t>
+  </si>
+  <si>
+    <t>179/KSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000079/2023-2024</t>
+  </si>
+  <si>
+    <t>973/BQA</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐I/A WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Pumping machineries with other electro-mechanical accessories for OHR site Zone-1A of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000233/2023-2024</t>
   </si>
   <si>
     <t>1119/BMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>08/07/2023</t>
   </si>
   <si>
     <t>KASHINATH DEY</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of CWR &amp; Pump House at OHR site under Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/A Water supply scheme under Khatra Sub- Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001145/2023-2024</t>
+  </si>
+  <si>
+    <t>347/BQA</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>SAYED PAHALOWAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, and installation of Flow Meter with other electro mechanical accessories of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme for OHR site Zone 1A under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/001085/2023-2024</t>
+  </si>
+  <si>
+    <t>3062/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
+  </si>
+  <si>
     <t>RTOR000199/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 185 Cum., staging height 20 Mtr.) including by pass arrangement and construction of boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- I/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001761/2024-2025</t>
   </si>
   <si>
     <t>486/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>PRADIP CHAKRABORTY</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, and installation of Flow Meter with other electro mechanical accessories of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme for OHR site Zone 1A under Bankura Mechanical Division, PHE Dte. Dist: Bankura</t>
-[...22 lines deleted...]
-  <si>
     <t>New Service connection at Dhghora.</t>
   </si>
   <si>
     <t>BILL/01476/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-373</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Payment for WBSEDCL Net Billing meter arrangement for 90KW solar power at Mukutmanipur (Old) water supply scheme [SM/115007]</t>
   </si>
   <si>
     <t>BILL/01484/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-374</t>
-  </si>
-[...16 lines deleted...]
-    <t>SAYED PAHALOWAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,611 +828,611 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>26.4</v>
+        <v>3.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.21</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...3 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.34</v>
+        <v>119.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.85</v>
+        <v>86.7</v>
       </c>
       <c r="R4" s="4">
-        <v>85.21</v>
+        <v>72.32</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.99</v>
+        <v>26.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>3.48</v>
+        <v>3.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>119.88</v>
+        <v>20.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>86.7</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>72.32</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>25.6</v>
+        <v>9.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>9.08</v>
+        <v>3.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>4.06</v>
+        <v>25.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>0.29</v>
+        <v>4.06</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>20.11</v>
+        <v>0.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>216.22</v>