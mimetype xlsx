--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,141 +77,141 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐IV/A WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15006</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for Preparation of Detailed Project Report for Agumentation of Mukutmanipur-Khatra-Ranibandh Water Supply Scheme, Block : Khatra, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Zone-4A) (Sl. No. 07)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000628/2022-2023</t>
+  </si>
+  <si>
+    <t>185/KSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- IV/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer (Contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000536/2022-2023</t>
+  </si>
+  <si>
+    <t>432/BQA</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>PRADIP CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐IV/A WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Internal &amp; external Illumination and allied works for Zone-4A of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000247/2023-2024</t>
   </si>
   <si>
     <t>1131/BMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>M/S DAS &amp; SARKAR ENTERPRISE</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000205/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>PRADIP CHAKRABORTY</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 100 Cum., staging height 20 Mtr.) including by pass arrangement, guard room, boundary wall and laying distribution pipeline with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- IV/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000221/2025-2026</t>
   </si>
   <si>
     <t>1421/BQA</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>ASOKE KUMAR SAHU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -756,290 +756,290 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>2.39</v>
+        <v>3.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.67</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
-      </c>
-[...2 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.31</v>
+        <v>82.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>69.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.42</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.75</v>
+        <v>2.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>82.63</v>
+        <v>3.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>54.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
@@ -1051,54 +1051,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>146.09</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>72.46</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>49.6</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>