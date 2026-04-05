--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,68 +207,50 @@
     <t>BP-226/2024-25</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
     <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- III/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2023-2024</t>
   </si>
   <si>
     <t>974/BQA</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>S.N POLYMERS PVT LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAS PAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1184,148 +1166,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>312.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>420.71</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>