--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,65 @@
     <t>BP-226/2024-25</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
     <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- III/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2023-2024</t>
   </si>
   <si>
     <t>974/BQA</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>S.N POLYMERS PVT LTD</t>
+  </si>
+  <si>
+    <t>Work Order for Emergency laying of pipeline from Rajapara More to Khatra Police Station (left side of the road) [due to construction of cement concrete road from Rajapara more to Khatra Puratan Bazar and Khatra Puratan Bazar to Kharban More (Partly renovation work of the Bituminous road)] to provide FHTC under Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Water Supply Scheme (Zone-III/A) under Jal Jeevan Mission programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002284/2024-2025</t>
+  </si>
+  <si>
+    <t>58\KSD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -859,54 +874,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.55</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -977,54 +992,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>14.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1152,101 +1167,162 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>312.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>114.31</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>36.54</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.63</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>95</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>426.34</v>
+      </c>
+      <c r="P11" s="8">
+        <v>131.62</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>30.87</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>