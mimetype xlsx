--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,83 @@
     <t>974/BQA</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>S.N POLYMERS PVT LTD</t>
   </si>
   <si>
     <t>Work Order for Emergency laying of pipeline from Rajapara More to Khatra Police Station (left side of the road) [due to construction of cement concrete road from Rajapara more to Khatra Puratan Bazar and Khatra Puratan Bazar to Kharban More (Partly renovation work of the Bituminous road)] to provide FHTC under Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Water Supply Scheme (Zone-III/A) under Jal Jeevan Mission programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002284/2024-2025</t>
   </si>
   <si>
     <t>58\KSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>Work Order for Emergency laying of pipeline from Rajapara More to Khatra Police Station (right side of the road) [due to construction of cement concrete road from Rajapara more to Khatra Puratan Bazar and Khatra Puratan Bazar to Kharban More (Partly renovation work of the Bituminous road)] to provide FHTC under Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Water Supply Scheme (Zone-III/A) under Jal Jeevan Mission programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002285/2024-2025</t>
+  </si>
+  <si>
+    <t>59\KSD</t>
+  </si>
+  <si>
+    <t>BILL/00659/2024-2025</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.) including by pass arrangement, construction of boundary wall and repairing of guard room for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- III/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001765/2024-2025</t>
+  </si>
+  <si>
+    <t>488/BQA</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>TAPAS PAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1242,87 +1275,264 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>5.63</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.46</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>95</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P12" s="4">
+        <v>45.36</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>24.51</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>501.66</v>
+      </c>
+      <c r="P14" s="8">
+        <v>131.62</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>26.24</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>