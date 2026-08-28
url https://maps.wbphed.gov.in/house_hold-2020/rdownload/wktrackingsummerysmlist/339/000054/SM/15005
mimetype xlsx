--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,107 +77,125 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐III/A WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15005</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for Preparation of Detailed Project Report for Agumentation of Mukutmanipur-Khatra-Ranibandh Water Supply Scheme, Block : Khatra, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Zone-3A) (Sl. No. 05)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000627/2022-2023</t>
+  </si>
+  <si>
+    <t>183/KSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- III/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>974/BQA</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>S.N POLYMERS PVT LTD</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐III/A WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Internal &amp; external Illumination and allied works for Zone-3A of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000459/2023-2024</t>
   </si>
   <si>
     <t>1785/BMD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>M/S DE ENGINEERING CONCERN</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...22 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Work order for Crossing of Road at different location by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Mukutmanipur, Khatra &amp; Ranibundh (Zone- III/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000178/2024-2025</t>
   </si>
   <si>
     <t>1837/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
@@ -191,96 +209,78 @@
   <si>
     <t>RTOR000203/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone‐ III/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. ( SM/15005 )</t>
   </si>
   <si>
     <t>BILL/01242/2024-2025</t>
   </si>
   <si>
     <t>BP-226/2024-25</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
-    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- III/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>S.N POLYMERS PVT LTD</t>
+    <t>BILL/00659/2024-2025</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
   </si>
   <si>
     <t>Work Order for Emergency laying of pipeline from Rajapara More to Khatra Police Station (left side of the road) [due to construction of cement concrete road from Rajapara more to Khatra Puratan Bazar and Khatra Puratan Bazar to Kharban More (Partly renovation work of the Bituminous road)] to provide FHTC under Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Water Supply Scheme (Zone-III/A) under Jal Jeevan Mission programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002284/2024-2025</t>
   </si>
   <si>
     <t>58\KSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>Work Order for Emergency laying of pipeline from Rajapara More to Khatra Police Station (right side of the road) [due to construction of cement concrete road from Rajapara more to Khatra Puratan Bazar and Khatra Puratan Bazar to Kharban More (Partly renovation work of the Bituminous road)] to provide FHTC under Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Water Supply Scheme (Zone-III/A) under Jal Jeevan Mission programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002285/2024-2025</t>
   </si>
   <si>
     <t>59\KSD</t>
-  </si>
-[...4 lines deleted...]
-    <t>09/08/2024</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.) including by pass arrangement, construction of boundary wall and repairing of guard room for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- III/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001765/2024-2025</t>
   </si>
   <si>
     <t>488/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>TAPAS PAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -825,643 +825,645 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.39</v>
+        <v>4.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.55</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.09</v>
+        <v>312.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.21</v>
+        <v>114.31</v>
       </c>
       <c r="R4" s="4">
-        <v>78.55</v>
+        <v>36.54</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>26</v>
+        <v>2.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>14.17</v>
+        <v>26</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.1</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.5</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>15.88</v>
+        <v>14.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>45.36</v>
+        <v>15.88</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>312.82</v>
+        <v>45.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>114.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>36.54</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>5.63</v>
+        <v>45.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>5.46</v>
+        <v>5.63</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4"/>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>45.36</v>
+        <v>5.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>24.51</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>