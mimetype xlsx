--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,68 @@
     <t>436/BQA</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>SOURAV SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works, providing ¿FHTC (Functional House Hold Tap Connection)¿ and Construction of 100 m³ capacity R.C.C OHR (based on Departmental Design ) with 20 mtr staging height including foundation, pipeline connection and cost of pipes, specials etc. with allied worksfor Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/B) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000085/2023-2024</t>
   </si>
   <si>
     <t>1062/BQA</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
+    <t>Work order for Crossing of Road near Gorabari High School by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/B) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>1835/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1610,87 +1628,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>200.64</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>7.3</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>80</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>321.95</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>