--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -961,54 +961,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.96</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1079,54 +1079,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>8.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S6" s="4">
         <v>99</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1140,54 +1140,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>5.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1201,54 +1201,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>7.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1614,54 +1614,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>200.64</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>40.92</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>20.4</v>
       </c>
       <c r="S15" s="4">
         <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1709,54 +1709,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>321.95</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>57.6</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>17.89</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>