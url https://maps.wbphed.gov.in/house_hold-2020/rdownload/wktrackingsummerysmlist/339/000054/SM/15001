--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,138 +77,222 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐I/B WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15001</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for Preparation of Detailed Project Report for Agumentation of Mukutmanipur-Khatra-Ranibandh Water Supply Scheme, Block : Khatra, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Zone-1B) (Sl. No. 02)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000624/2022-2023</t>
+  </si>
+  <si>
+    <t>180/KSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 5 mtr. x 5 mtr. size new Staff Room with allied Works for Mukutmanipur, Khatra &amp; Ranibandh (Zone- I/B) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000537/2022-2023</t>
+  </si>
+  <si>
+    <t>435/BQA</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>NAYAN BARDHAN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall with allied Works at Head Work site for Mukutmanipur, Khatra &amp; Ranibandh (Zone- I/B) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000539/2022-2023</t>
+  </si>
+  <si>
+    <t>437/BQA</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>ASOKE KUMAR SAHU</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room at OHR Site for Mukutmanipur, Khatra &amp; Ranibandh (Zone- I/B) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000538/2022-2023</t>
+  </si>
+  <si>
+    <t>436/BQA</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>SOURAV SINHAMAHAPATRA</t>
+  </si>
+  <si>
+    <t>supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works, providing ¿FHTC (Functional House Hold Tap Connection)¿ and Construction of 100 m³ capacity R.C.C OHR (based on Departmental Design ) with 20 mtr staging height including foundation, pipeline connection and cost of pipes, specials etc. with allied worksfor Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/B) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000085/2023-2024</t>
+  </si>
+  <si>
+    <t>1062/BQA</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐I/B WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Internal &amp; external Illumination and allied works for Zone 1B of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000235/2023-2024</t>
   </si>
   <si>
     <t>1121/BMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>M/S DE ENGINEERING CONCERN</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...20 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+    <t>SOIL INVESTIGATION FOR PIPED WATER SUPPLY SCHEME OF DIFERENT PLACES UNDER JJM WITH IN KHATRA SUB DIVITION OF BANKURA DISTRICT UNDER BANKURA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2022-2023</t>
+  </si>
+  <si>
+    <t>643/BQA</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>P. K. TEWARY DRILLING CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>SOIL INVESTIGATION FOR PIPED WATER SUPPLY SCHEME OF DIFERENT PLACES UNDER JJM WITH IN KHATRA SUB DIVITION OF BANKURA DISTRICT UNDER BANKURA DIVISION, PHE DTE.</t>
-[...14 lines deleted...]
-    <t>P. K. TEWARY DRILLING CO</t>
+    <t>Work order for Crossing of Road near Gorabari High School by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/B) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>1835/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>Laying HDPE pipeline from Phulhari village to Damdi Village (Existing pipeline damaged due to widening of Dam inspection road at country side of Dam) with all allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/B) Water Supply Scheme under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001608/2023-2024</t>
   </si>
   <si>
     <t>677/BQA</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>23/03/2024</t>
   </si>
   <si>
     <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Laying HDPE pipeline near Mukutmanipur Bus Stand to Phulhari Village (Existing pipeline damaged due to widening of Dam inspection road at country side of Dam) with all allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh (Zone- I/B) Water Supply Scheme under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001609/2023-2024</t>
   </si>
@@ -225,134 +309,50 @@
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Khatra - Ambikanagar Road from Ch. 6.328 km to Ch. 6.443 km ,from Ch. 6.593 km to Ch. 6.828 km and from Ch. 8.725 km to Ch. 9.325 km, Restoration work damage by PHE Department for laying pipe line under Bankura High way Division in the district of Bankura. Augmentation of MKR(Zone-I/B)W/S Scheme (SM/15001)</t>
   </si>
   <si>
     <t>BILL/01245/2024-2025</t>
   </si>
   <si>
     <t>BP-347/2024-25</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
     <t>BILL/01030/2024-2025</t>
   </si>
   <si>
     <t>28/09/2024</t>
-  </si>
-[...82 lines deleted...]
-    <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,853 +879,855 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.28</v>
+        <v>3.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.96</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.06</v>
+        <v>8.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.87</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>93.96</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>5.91</v>
+        <v>19.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>8.41</v>
+        <v>4.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>5.95</v>
+        <v>200.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>5.93</v>
+        <v>40.92</v>
       </c>
       <c r="R7" s="4">
-        <v>99.6</v>
+        <v>20.4</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>7.05</v>
+        <v>2.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>7.04</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.81</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>6.31</v>
+        <v>8.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>21.13</v>
+        <v>5.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="L11" s="4"/>
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>21.13</v>
+        <v>7.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>8.66</v>
+        <v>5.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>19.49</v>
+        <v>7.05</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.04</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="P14" s="4">
-        <v>4.63</v>
+        <v>6.31</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>200.64</v>
+        <v>21.13</v>
       </c>
       <c r="Q15" s="4">
-        <v>40.92</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>20.4</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>7.3</v>
+        <v>21.13</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>321.95</v>