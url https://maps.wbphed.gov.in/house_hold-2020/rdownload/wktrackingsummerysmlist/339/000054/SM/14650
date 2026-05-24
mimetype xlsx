--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,68 @@
     <t>14/03/2024</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>GON ASSOCIATES</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 45 Cum., staging height 20 Mtr.) including by pass arrangement, guard room, chlorine room, pump house, CWR and boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- VII/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001767/2024-2025</t>
   </si>
   <si>
     <t>490/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/10/2025</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VII/A Water supply scheme (SM/14650), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VII/B Water supply scheme (SM/16936), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VIII/A Water supply scheme (SM/16261), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VIII/B Water supply scheme (SM/15003), 1 no. site of Improvement of Khatra-Ranibandh-Hirbandh Water Supply Scheme (SM/10295), 1 no. site of Augmentation of Banpukuria under Khatra-Hirbandh-Ranibandh Water Supply Scheme (SM/17123) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001913/2024-2025</t>
+  </si>
+  <si>
+    <t>157\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>S. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -837,54 +855,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.43</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -955,54 +973,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>20.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>74.5</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1030,87 +1048,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>8.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>90</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>36.89</v>
+      </c>
+      <c r="P9" s="8">
+        <v>17.8</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>48.26</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>