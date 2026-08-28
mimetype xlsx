--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,138 +77,138 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐VII/A WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14650</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Work Order for Preparation of Detailed Project Report for Agumentation of Mukutmanipur-Khatra-Ranibandh Water Supply Scheme, Block : Ranibandh, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Zone-7A) (Sl. No. 12)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000632/2022-2023</t>
+  </si>
+  <si>
+    <t>190/KSD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF (MUKUTMANIPUR, KHATRA &amp; RANIBUNDH) ZONE‐VII/A WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Internal &amp; external Illumination and allied works for Zone 7A of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000243/2023-2024</t>
   </si>
   <si>
     <t>1128/BMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...17 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+    <t>Supplying, laying, fitting, fixing and jointing of HDPE pipeline of distribution system with allied works and providing ¿FHTC (Functional House Hold Tap Connection)¿ for Mukutmanipur, Khatra &amp; Ranibundh (Zone- VII/A) Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001305/2023-2024</t>
+  </si>
+  <si>
+    <t>908/BQA</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>GON ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000210/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>GON ASSOCIATES</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 45 Cum., staging height 20 Mtr.) including by pass arrangement, guard room, chlorine room, pump house, CWR and boundary wall with other allied works for Augmentation of Mukutmanipur, Khatra &amp; Ranibundh Zone- VII/A Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001767/2024-2025</t>
   </si>
   <si>
     <t>490/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/10/2025</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VII/A Water supply scheme (SM/14650), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VII/B Water supply scheme (SM/16936), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VIII/A Water supply scheme (SM/16261), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- VIII/B Water supply scheme (SM/15003), 1 no. site of Improvement of Khatra-Ranibandh-Hirbandh Water Supply Scheme (SM/10295), 1 no. site of Augmentation of Banpukuria under Khatra-Hirbandh-Ranibandh Water Supply Scheme (SM/17123) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001913/2024-2025</t>
   </si>
@@ -771,354 +771,354 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>2.39</v>
+        <v>2.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.43</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.89</v>
+        <v>2.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.41</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>83.43</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.13</v>
+        <v>20.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.5</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>20.66</v>
+        <v>1.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.39</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>74.5</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>8.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>0.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>