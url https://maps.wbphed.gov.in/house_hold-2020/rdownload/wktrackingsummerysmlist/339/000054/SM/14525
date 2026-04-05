--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,68 +165,50 @@
     <t>15/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New service connection at Banna Piped Water Supply Scheme t/w-III ,Banna (Gelia Ruidas Para) of joypur block under BMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00139/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-20</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>New service connection at Banna Piped Water Supply Scheme t/w-II ,Banna (Lokepur) of joypur block under BMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00137/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-19</t>
-  </si>
-[...16 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Banna Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>453/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>M/S S.S. ENTERPRISE(MURSHIDABAD)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -633,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -798,54 +780,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>15.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.08</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>7.14</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1058,203 +1040,140 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>11091.12</v>
+        <v>12.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>244.21</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>220.69</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>