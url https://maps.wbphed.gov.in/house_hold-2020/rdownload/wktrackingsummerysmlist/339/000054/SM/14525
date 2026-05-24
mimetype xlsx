--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,68 @@
     <t>New service connection at Banna Piped Water Supply Scheme t/w-II ,Banna (Lokepur) of joypur block under BMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00137/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-19</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Banna Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000181/2025-2026</t>
   </si>
   <si>
     <t>453/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>M/S S.S. ENTERPRISE(MURSHIDABAD)</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 2 nos. sites of Kataban Piped Water Supply Scheme (SM/14526) &amp; 3 nos. sites of Banna Piped Water Supply Scheme (SM/14525) within Joypur Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001837/2024-2025</t>
+  </si>
+  <si>
+    <t>550/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -780,54 +798,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>15.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.14</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1093,87 +1111,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>12.93</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>221.45</v>
+      </c>
+      <c r="P10" s="8">
+        <v>1.08</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.49</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>