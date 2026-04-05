--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,78 +107,60 @@
   <si>
     <t>Rautara Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/14521</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL &amp; ELECTRO MECHANICAL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR PATSOL, RAUTARA, BRINDABANPUR, TELRUI, RANPUR, NANDAMOHANPUR &amp; NARUALA PIPED WATER SUPPLY SCHEME OF SONAMUKHI BLOCK , DHULA DANGA, LEGO, NARAYANPUR, PRATAPPUR, NANDAGRAM, LANKAJOL &amp; DESHRA PIPED WATER SUPPLY SCHEME OF KOTULPUR BLOCK AND BINOD NAGAR, JAMKURI, GOALA, KUSHADWIP, MUKUNDAPUR &amp; NANDUR PIPED WATER SUPPLY SCHEME OF PATRASAYER BLOCK, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR at Routara Piped Water Supply Scheme under BMD PHE Dte Dist Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR at Routara Piped Water Supply Scheme under BMD PHE Dte Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>260/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>SUMIT KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -582,51 +564,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -767,203 +749,140 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>13769.53</v>
+        <v>11.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...20 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q5" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>168.28</v>
+      </c>
+      <c r="P5" s="8">
         <v>0</v>
       </c>
-      <c r="R5" s="4">
+      <c r="Q5" s="8">
         <v>0</v>
       </c>
-      <c r="S5" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>