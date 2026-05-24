--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,68 @@
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR at Routara Piped Water Supply Scheme under BMD PHE Dte Dist Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>260/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>SUMIT KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 2 nos. sites of Rautara Piped Water Supply Scheme (SM/14521) &amp; 3 nos. sites of Brindabanpur Piped Water Supply Scheme (SM/18437) within Sonamukhi Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001897/2024-2025</t>
+  </si>
+  <si>
+    <t>575/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>PARTHA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,51 +582,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -802,87 +820,150 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>11.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>169.03</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>