--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,116 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>SUMIT KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Instalation of scheme information board for 2 nos. sites of Rautara Piped Water Supply Scheme (SM/14521) &amp; 3 nos. sites of Brindabanpur Piped Water Supply Scheme (SM/18437) within Sonamukhi Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001897/2024-2025</t>
   </si>
   <si>
     <t>575/VSD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>PARTHA ROY</t>
+  </si>
+  <si>
+    <t>Additional quotation for Rautora.</t>
+  </si>
+  <si>
+    <t>BILL/00367/2025-2026</t>
+  </si>
+  <si>
+    <t>107/W-612</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>The maintenance and repair estimate is prepared in respect of the road namely T05-Melhra to 21L2 having Package No -WB-03-658 under Sonamukhi block, in the District of Bankura under PMGSY ,WBSRDA , Bishnupur Division. Road Name : METHRA to 21 LZ (WB-03-658) From Telrui Piped Water Supply Scheme (SM/13711 )</t>
+  </si>
+  <si>
+    <t>BILL/00471/2025-2026</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>New three phase service Connection for RautaraTW2 Water supply scheme of sonamukhi block under Bankura Mechanical Division PHE DTE.(SM/14521)</t>
+  </si>
+  <si>
+    <t>BILL/01249/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-323</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>New three phase service Connection for Rautara TW1 Water supply scheme of sonamukhi block under Bankura Mechanical Division PHE DTE.(SM/14521)</t>
+  </si>
+  <si>
+    <t>BILL/01250/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-324</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL &amp; ELECTRO MECHANICAL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR PATSOL, RAUTARA, BRINDABANPUR, TELRUI, RANPUR, NANDAMOHANPUR &amp; NARUALA PIPED WATER SUPPLY SCHEME OF SONAMUKHI BLOCK , DHULA DANGA, LEGO, NARAYANPUR, PRATAPPUR, NANDAGRAM, LANKAJOL &amp; DESHRA PIPED WATER SUPPLY SCHEME OF KOTULPUR BLOCK AND BINOD NAGAR, JAMKURI, GOALA, KUSHADWIP, MUKUNDAPUR &amp; NANDUR PIPED WATER SUPPLY SCHEME OF PATRASAYER BLOCK, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>2024/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,73 +648,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -883,87 +949,384 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.75</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="4">
+        <v>3.16</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>3.46</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P8" s="4">
+        <v>13.47</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P9" s="4">
+        <v>4.65</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>13769.53</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>26.18</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0.19</v>
+      </c>
+      <c r="S10" s="4">
+        <v>55</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>13963.31</v>
+      </c>
+      <c r="P11" s="8">
+        <v>26.18</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.19</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>