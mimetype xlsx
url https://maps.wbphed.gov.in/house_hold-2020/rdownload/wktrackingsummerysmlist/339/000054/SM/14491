--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,68 +156,50 @@
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jamda (307), Shubnabandi (308), Krishna Nagar (309), Narayanpur (310), Barkala (320), Dharampur (321), Sirsa (322), Maulasol (323), Lurka (324), Gochda (325) &amp; Lagda (326) mouzas under Lurka (Zone-VB) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000111/2023-2024</t>
   </si>
   <si>
     <t>1193/BQA</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>20/08/2023</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -958,148 +940,87 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>280.1</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...18 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>309.79</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>