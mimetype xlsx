--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -749,54 +749,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.28</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -808,54 +808,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>2.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.62</v>
       </c>
       <c r="S4" s="4">
         <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -926,88 +926,88 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>280.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>133.82</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.77</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>309.79</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>139.82</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>45.13</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>