--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,68 @@
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jamda (307), Shubnabandi (308), Krishna Nagar (309), Narayanpur (310), Barkala (320), Dharampur (321), Sirsa (322), Maulasol (323), Lurka (324), Gochda (325) &amp; Lagda (326) mouzas under Lurka (Zone-VB) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000111/2023-2024</t>
   </si>
   <si>
     <t>1193/BQA</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>20/08/2023</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline with allied works for construction and commissioning of FHTC (Functional House Hold Tap Connection) under Lurka (Zone-VB) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001129/2023-2024</t>
+  </si>
+  <si>
+    <t>248/BQA</t>
+  </si>
+  <si>
+    <t>25/01/2024</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -940,87 +958,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>280.1</v>
       </c>
       <c r="Q6" s="4">
         <v>133.82</v>
       </c>
       <c r="R6" s="4">
         <v>47.77</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>34.52</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>22.46</v>
+      </c>
+      <c r="R7" s="4">
+        <v>65.05</v>
+      </c>
+      <c r="S7" s="4">
+        <v>50</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>344.31</v>
+      </c>
+      <c r="P8" s="8">
+        <v>162.27</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>47.13</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>