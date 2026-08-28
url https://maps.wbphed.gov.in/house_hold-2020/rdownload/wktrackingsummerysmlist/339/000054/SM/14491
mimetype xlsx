--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -122,84 +122,84 @@
   <si>
     <t>22\KSD</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>12/03/2022</t>
   </si>
   <si>
     <t>SUNIL KUMAR MANDAL</t>
   </si>
   <si>
     <t>Work Order for Water supply arrangement at different School by laying pipeline and installation of stand post under Lurka Zone-B of Raipur Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Under Jal Swapna &amp; Jal Jeevan Mission Programme)</t>
   </si>
   <si>
     <t>ORD/001086/2021-2022</t>
   </si>
   <si>
     <t>23\KSD</t>
   </si>
   <si>
     <t>ANATH DANDAPAT</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jamda (307), Shubnabandi (308), Krishna Nagar (309), Narayanpur (310), Barkala (320), Dharampur (321), Sirsa (322), Maulasol (323), Lurka (324), Gochda (325) &amp; Lagda (326) mouzas under Lurka (Zone-VB) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000111/2023-2024</t>
+  </si>
+  <si>
+    <t>1193/BQA</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>20/08/2023</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>2412/BQA</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Laying HDPE pipeline with allied works for construction and commissioning of FHTC (Functional House Hold Tap Connection) under Lurka (Zone-VB) by retrofitting of Raipur Water Supply Scheme (BRGF Ph-I) at Block- Raipur, Dist.- Bankura under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001129/2023-2024</t>
   </si>
   <si>
     <t>248/BQA</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -862,173 +862,173 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>23.21</v>
+        <v>280.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>133.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.77</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>280.1</v>
+        <v>23.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>133.82</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>47.77</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>34.52</v>
       </c>
       <c r="Q7" s="4">
         <v>22.46</v>
       </c>
       <c r="R7" s="4">
         <v>65.05</v>
       </c>