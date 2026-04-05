--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,62 @@
     <t>1929/BQA</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>PARTHA PRATIM CHHATAIT</t>
   </si>
   <si>
     <t>Laying additioal pipeline for Construction and Commisioning of FHTC for Raipur Bazar Water Supply Scheme under Water Supply Scheme for Left Out Mouzas of Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000129/2025-2026</t>
   </si>
   <si>
     <t>1291/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Crossing road by 200 mm dia MS pipe by Jack pushing method, laying &amp; fabrication of MS pipe and all allied works for Matgoda and its adjoining mouzas under water supply scheme for Left Out Mouzas of Raipur Block of under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (At Matgoda Bazar More)</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>936/BQA</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -793,54 +805,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.29</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.82</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -854,54 +866,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>23.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.48</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>94.97</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -915,54 +927,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.25</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>95.63</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -976,54 +988,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>208.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.28</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>3.49</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1049,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>207.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>107.89</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>51.93</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1112,87 +1124,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>52.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.02</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>512.11</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>