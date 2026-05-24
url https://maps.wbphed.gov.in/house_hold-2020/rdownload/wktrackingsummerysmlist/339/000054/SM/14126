--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>Laying additioal pipeline for Construction and Commisioning of FHTC for Raipur Bazar Water Supply Scheme under Water Supply Scheme for Left Out Mouzas of Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000129/2025-2026</t>
   </si>
   <si>
     <t>1291/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Crossing road by 200 mm dia MS pipe by Jack pushing method, laying &amp; fabrication of MS pipe and all allied works for Matgoda and its adjoining mouzas under water supply scheme for Left Out Mouzas of Raipur Block of under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (At Matgoda Bazar More)</t>
   </si>
   <si>
     <t>ORD/000073/2023-2024</t>
   </si>
   <si>
     <t>936/BQA</t>
   </si>
   <si>
     <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 5 nos. site of Construction and commissioning of FHTC (Functional House Hold Tap Connection) in mouzas under Water supply scheme for Left out Mouzas of Raipur Block (SM/14126), 1 no. site of Retrofitting of Lurka (Zone-VB) Water Supply Scheme (BRGF Ph-I) (SM/14491) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001930/2024-2025</t>
+  </si>
+  <si>
+    <t>173\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHOK KUMAR DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -805,54 +823,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -866,54 +884,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>23.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.97</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -927,54 +945,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.63</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -988,54 +1006,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>208.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1049,54 +1067,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>207.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>107.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>51.93</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1171,101 +1189,162 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>9.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>95</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>513.01</v>
+      </c>
+      <c r="P11" s="8">
+        <v>157.19</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>30.64</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>