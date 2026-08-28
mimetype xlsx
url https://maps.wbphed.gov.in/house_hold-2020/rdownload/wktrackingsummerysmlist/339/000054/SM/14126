--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,171 +89,171 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in mouzas under Water supply scheme for Left out Mouzas of Raipur Block under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
   </si>
   <si>
     <t>SM/14126</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Tungi (104), Rautara (105), Siromanipur (106), Raipur Bazar (139), Dharampur (140), Kajla (141), Kajalkura (142), Kamardiha (143), Kankrasol (144), Nayapara (170), Uparbanda (171), Dublala (172) &amp; Simli (201) mouzas by retrofitting of Raipur Bazar and its adjoining mouzas Water Supply Scheme under Left Out Mouzas of Raipur Block under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000072/2023-2024</t>
+  </si>
+  <si>
+    <t>902/BQA</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>ASHIS KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Jamsol (145), Banpathari (146), Niljora (147), Kuldiha (148), Matgoda (162), Kelepara (165), Rajgan (166), Jadab Nagar (167), Jashpara (168) &amp; Dubrajpur (169) mouzas by retrofitting of Matgoda and its adjoining mouzas Water Supply Scheme under Left Out Mouzas of Raipur Block under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000325/2023-2024</t>
+  </si>
+  <si>
+    <t>1929/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Buridhara (59), Chanpabani (60) &amp; Chaturikalapathar (71) mouzas by retrofitting of Champabani and its adjoining mouzas Water Supply Scheme under Left Out Mouzas of Raipur Block under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza - 3 Nos. Total Household- 335 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000584/2022-2023</t>
+  </si>
+  <si>
+    <t>500/BQA</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
+    <t>Crossing road by 200 mm dia MS pipe by Jack pushing method, laying &amp; fabrication of MS pipe and all allied works for Matgoda and its adjoining mouzas under water supply scheme for Left Out Mouzas of Raipur Block of under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (At Matgoda Bazar More)</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>936/BQA</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
     <t>Crossing road by 200 mm dia MS pipe by Jack pushing method, laying &amp; fabrication of MS pipe and all allied works for Matgoda and its adjoining mouzas under water supply scheme for Left Out Mouzas of Raipur Block of under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (At Niljora More)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000074/2023-2024</t>
   </si>
   <si>
     <t>937/BQA</t>
   </si>
   <si>
-    <t>25/04/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Buridhara (59), Chanpabani (60) &amp; Chaturikalapathar (71) mouzas by retrofitting of Champabani and its adjoining mouzas Water Supply Scheme under Left Out Mouzas of Raipur Block under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza - 3 Nos. Total Household- 335 Nos.</t>
-[...16 lines deleted...]
-  <si>
     <t>Culvert crossing by MS Pipe for Rising Main and Distribution Main with other ancillary works under Water supply scheme for Left out Mouzas of Raipur Block under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000990/2023-2024</t>
   </si>
   <si>
     <t>3286/BQA</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Tungi (104), Rautara (105), Siromanipur (106), Raipur Bazar (139), Dharampur (140), Kajla (141), Kajalkura (142), Kamardiha (143), Kankrasol (144), Nayapara (170), Uparbanda (171), Dublala (172) &amp; Simli (201) mouzas by retrofitting of Raipur Bazar and its adjoining mouzas Water Supply Scheme under Left Out Mouzas of Raipur Block under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Laying additioal pipeline for Construction and Commisioning of FHTC for Raipur Bazar Water Supply Scheme under Water Supply Scheme for Left Out Mouzas of Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000129/2025-2026</t>
   </si>
   <si>
     <t>1291/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>30/04/2026</t>
-  </si>
-[...10 lines deleted...]
-    <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 5 nos. site of Construction and commissioning of FHTC (Functional House Hold Tap Connection) in mouzas under Water supply scheme for Left out Mouzas of Raipur Block (SM/14126), 1 no. site of Retrofitting of Lurka (Zone-VB) Water Supply Scheme (BRGF Ph-I) (SM/14491) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001930/2024-2025</t>
   </si>
   <si>
     <t>173\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>M/S ASHOK KUMAR DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -820,60 +820,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.3</v>
+        <v>208.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.29</v>
+        <v>7.28</v>
       </c>
       <c r="R3" s="4">
-        <v>99.82</v>
+        <v>3.49</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -881,60 +881,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>23.67</v>
+        <v>207.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.48</v>
+        <v>107.89</v>
       </c>
       <c r="R4" s="4">
-        <v>94.97</v>
+        <v>51.93</v>
       </c>
       <c r="S4" s="4">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -942,60 +942,60 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.4</v>
+        <v>23.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.25</v>
+        <v>22.48</v>
       </c>
       <c r="R5" s="4">
-        <v>95.63</v>
+        <v>94.97</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1003,243 +1003,243 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>208.39</v>
+        <v>9.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.28</v>
+        <v>9</v>
       </c>
       <c r="R6" s="4">
-        <v>3.49</v>
+        <v>99.73</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>207.77</v>
+        <v>7.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>107.89</v>
+        <v>7.29</v>
       </c>
       <c r="R7" s="4">
-        <v>51.93</v>
+        <v>99.82</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>52.55</v>
+        <v>3.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.63</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>9.02</v>
+        <v>52.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.73</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>