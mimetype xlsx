--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -143,51 +143,51 @@
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR RAMNAGAR PIPED WATER SUPPLY SCHEME, BLOCK- PATRASAYER, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000348/2023-2024</t>
   </si>
   <si>
     <t>1972/BQA</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>02/10/2025</t>
+    <t>31/05/2026</t>
   </si>
   <si>
     <t>BAJRANG ROAD CONSTRUCTION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Ramnagar Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000033/2025-2026</t>
   </si>
   <si>
     <t>238/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>UNITED TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -880,54 +880,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>570.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>129.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.73</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>671.69</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>129.78</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>19.32</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>