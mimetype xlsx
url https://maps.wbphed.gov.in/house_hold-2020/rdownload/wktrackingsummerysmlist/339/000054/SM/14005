--- v1 (2026-05-24)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,98 @@
     <t>18/07/2023</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
     <t>BAJRANG ROAD CONSTRUCTION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Ramnagar Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000033/2025-2026</t>
   </si>
   <si>
     <t>238/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>UNITED TRADERS</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 2 nos. sites of Ramnagar Piped Water Supply Scheme (SM/14005) &amp; 3 nos. sites of Danna Piped Water Supply Scheme (SM/18302) within Patrasayer Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001884/2024-2025</t>
+  </si>
+  <si>
+    <t>562/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>PARTHA ROY</t>
+  </si>
+  <si>
+    <t>New service connection for Ramnagar (T/W-II) water supply scheme at Patrasayer block under BMD PHE Dte.(SM/14005)</t>
+  </si>
+  <si>
+    <t>BILL/01478/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-358</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for newly sunk TW No-I, TW No-II of Ramnagar Piped water supply scheme Block : Patrashayar under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2023-2024</t>
+  </si>
+  <si>
+    <t>770/BMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>RAJIB COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,70 +645,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -957,87 +1005,272 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>11.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" s="4">
+        <v>13.29</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>46.94</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>18.92</v>
+      </c>
+      <c r="R9" s="4">
+        <v>40.32</v>
+      </c>
+      <c r="S9" s="4">
+        <v>80</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>732.67</v>
+      </c>
+      <c r="P10" s="8">
+        <v>148.7</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>20.3</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>