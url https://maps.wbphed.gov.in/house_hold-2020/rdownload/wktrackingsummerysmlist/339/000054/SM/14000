--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,75 +119,57 @@
   <si>
     <t>RTOR000073/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2024-2025</t>
   </si>
   <si>
     <t>2011/BQA</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for newly sunk TW No-I, TW No-II of Atra Piped water supply scheme Block : Patrasayar under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Atra Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...16 lines deleted...]
-    <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Atra Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>237/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>M/S D. PALIT AND CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -591,51 +573,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -871,167 +853,104 @@
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>47</v>
+        <v>11.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...20 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>78.59</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>