--- v3 (2026-04-05)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -141,50 +141,92 @@
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Atra Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>237/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>M/S D. PALIT AND CO.</t>
+  </si>
+  <si>
+    <t>New Service connection for Atra(T/W-I) water supply scheme at patrasayer block under BMD PHE Dte.(SM/14000)</t>
+  </si>
+  <si>
+    <t>BILL/01469/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-366</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>New Service connection at Atra (T/W-II) water supply scheme at patrasayer block under BMD PHE Dte.(SM/14000)</t>
+  </si>
+  <si>
+    <t>BILL/01470/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-367</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for newly sunk TW No-I, TW No-II of Atra Piped water supply scheme Block : Patrasayar under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000168/2023-2024</t>
+  </si>
+  <si>
+    <t>880/BMD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>RAJIB COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -573,73 +615,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -870,87 +912,268 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>11.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P7" s="4">
+        <v>3.34</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P8" s="4">
+        <v>47</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>18.97</v>
+      </c>
+      <c r="R8" s="4">
+        <v>40.37</v>
+      </c>
+      <c r="S8" s="4">
+        <v>40</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>135.43</v>
+      </c>
+      <c r="P9" s="8">
+        <v>18.97</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>14.01</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>