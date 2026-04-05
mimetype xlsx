--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,68 +156,50 @@
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/01500/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-102</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New service connection at Nabasan Piped Water Supply Scheme t/w-I ,Nabasan, Salda of joypur block under BMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00133/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-33</t>
   </si>
   <si>
     <t>10/05/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Nabasan Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000187/2025-2026</t>
   </si>
   <si>
     <t>459/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -624,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -789,54 +771,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>15.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.08</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>7.14</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -990,203 +972,140 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>11091.12</v>
+        <v>11.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>172.22</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>1.55</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...20 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>172.38</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>