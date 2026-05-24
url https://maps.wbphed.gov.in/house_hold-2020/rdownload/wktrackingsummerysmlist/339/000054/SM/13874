--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -771,54 +771,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>15.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.14</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1045,54 +1045,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>172.38</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>