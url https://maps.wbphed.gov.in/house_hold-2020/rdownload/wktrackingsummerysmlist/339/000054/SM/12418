--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,68 +144,50 @@
     <t>RTOR000044/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/01548/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-107</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Hirapur Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000188/2025-2026</t>
   </si>
   <si>
     <t>460/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>KASHINATH DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -612,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -919,203 +901,140 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>11091.12</v>
+        <v>11.69</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...20 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>161.79</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>