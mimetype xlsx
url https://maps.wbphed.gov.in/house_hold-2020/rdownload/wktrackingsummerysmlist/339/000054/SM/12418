--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -759,54 +759,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>15.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.14</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -974,54 +974,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>161.79</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.67</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>