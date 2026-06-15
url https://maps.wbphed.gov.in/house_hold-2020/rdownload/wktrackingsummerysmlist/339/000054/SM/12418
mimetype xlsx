--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,104 @@
     <t>BP-2023-24-107</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Electromagnetic flowmeter with motorized Sluice Valve for respective OHR for at Hirapur Piped Water Supply Scheme under BMD PHE Dte Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000188/2025-2026</t>
   </si>
   <si>
     <t>460/BMD</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>KASHINATH DEY</t>
+  </si>
+  <si>
+    <t>RTOR000003/2025-2026</t>
+  </si>
+  <si>
+    <t>1620/BQA</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>Hirapur to Dighpur (WB-03-36) of Scheme Name Hirapur PWSS (SM/12418)</t>
+  </si>
+  <si>
+    <t>BILL/02023/2024-2025</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Payment for Wayleave Facility Charge of [SM/12418] HIRAPUR PIPED WATER SUPPLY SCHEME [Node No- 1 to 2] under Joypur Block. Application ID: ER-HWH-2025-WL-51.</t>
+  </si>
+  <si>
+    <t>BILL/00898/2025-2026</t>
+  </si>
+  <si>
+    <t>4215/1</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL &amp; ELECTRO MECHANICAL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR GHAGARA, KATABAN, BASANTAPUR, HETIA, ROUTHKHANDA, HIRAPUR, NABASAN, BANNA, PANKHAI, MADHABBATI &amp; MAKARANDAPUR PIPED WATER SUPPLY SCHEME OF JOYPUR BLOCK AND KARAKBERYA, KHIRI, LAUGRAM &amp; PATRABANDH PIPED WATER SUPPLY SCHEME OF KOTULPUR BLOCK , DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000362/2023-2024</t>
+  </si>
+  <si>
+    <t>2025/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -954,87 +1008,325 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>11.69</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P7" s="4">
+        <v>8.77</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.72</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P9" s="4">
+        <v>4.94</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>11091.12</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>191.13</v>
+      </c>
+      <c r="R10" s="4">
+        <v>1.72</v>
+      </c>
+      <c r="S10" s="4">
+        <v>6</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>11271.35</v>
+      </c>
+      <c r="P11" s="8">
+        <v>192.21</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>1.71</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>