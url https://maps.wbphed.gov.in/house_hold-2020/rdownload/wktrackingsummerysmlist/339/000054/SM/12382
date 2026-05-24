--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,93 +197,66 @@
   <si>
     <t>2148/BQA</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Sinking of 04 (Four) nos. 200 mm dia. X 16.0 Mtr. depth Vertical River Bed Tube Well and supplying &amp; laying of 150 mm dia MS collecting line with other allied works from riverbed to manifold at Kukhrakuri intake site of Saltora- Chhatna W/S Scheme (BRGF ph - I project) of Bankura Division, P.H.E. Dte. under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
   </si>
   <si>
     <t>ORD/001463/2024-2025</t>
   </si>
   <si>
     <t>84/BQA</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>SINGHA ENTERPRISE</t>
   </si>
   <si>
-    <t>ORD/001465/2024-2025</t>
-[...10 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Supply, Delivery and installation of Voltage Correction device and allied works for Augmentation of subsurface water based water supply scheme Saltora for providing FHTC in Saltora Block under Bankura Mechanical Division PHE Dte, Block: Saltora Dist :Bankura</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>784/BMD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>29/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -833,54 +806,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>85.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>71.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.08</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -894,54 +867,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>53.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>49.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.96</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -953,54 +926,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>42.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1014,54 +987,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>99.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>89.03</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.44</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1073,54 +1046,54 @@
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>85.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>72.26</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.21</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1156,260 +1129,140 @@
         <v>29.1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>29.1</v>
+        <v>29.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...30 lines deleted...]
-      <c r="L10" s="4" t="s">
+      <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>426.7</v>
+      </c>
+      <c r="P10" s="8">
+        <v>324.51</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>76.05</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>