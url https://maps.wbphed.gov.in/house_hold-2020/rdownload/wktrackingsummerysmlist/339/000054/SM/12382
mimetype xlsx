--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,65 @@
     <t>06/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>SINGHA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply, Delivery and installation of Voltage Correction device and allied works for Augmentation of subsurface water based water supply scheme Saltora for providing FHTC in Saltora Block under Bankura Mechanical Division PHE Dte, Block: Saltora Dist :Bankura</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>784/BMD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Submersible Pumping machineries with other electro-mechanical accessories for 4 nos vertical tubewell at Intake Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme under Bankura Mechanical Division, P.H.E. Dte. Block: Saltora, Dist- Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000012/2025-2026</t>
+  </si>
+  <si>
+    <t>147/BMD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1182,87 +1197,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>29.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P10" s="4">
+        <v>27.6</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>454.3</v>
+      </c>
+      <c r="P11" s="8">
+        <v>324.51</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>71.43</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>