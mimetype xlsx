--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -110,153 +110,153 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 06 nos 200 mm dia. X 6.0 Mtr. depth Horizontal River Bed Tube Well including Supplying &amp; Laying 100 mm dia MS connecting line including supply and Erecting of 40 mm dia G I Pipe for Guard pilling of 100 mm dia MS pipe from River bed T/W to Manifold at Kukrakuri intake site of Saltora- Chhatna W/S Scheme (BRGF ph - I project) of Bankura Division, PHE Dte. (Part-B)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000247/2022-2023</t>
   </si>
   <si>
     <t>2149/BQA</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
+    <t>Sinking of 06 nos 200 mm dia. X 6.0 Mtr. depth Horizontal River Bed Tube Well including Supplying &amp; Laying 100 mm dia MS connecting line including supply and Erecting of 40 mm dia G I Pipe for Guard pilling of 100 mm dia MS pipe from River bed T/W to Manifold at Kukrakuri intake site of Saltora- Chhatna W/S Scheme (BRGF ph - I project) of Bankura Division, PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000010/2022-2023</t>
+  </si>
+  <si>
+    <t>2148/BQA</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Construction of common manifold and Sinking of 03 nos 200 mm dia. X 6.0 Mtr. depth Horizontal River Bed Tube Well including Supplying &amp; Laying 100 mm dia MS connecting line including supply and Erecting of 40 mm dia G I Pipe for Guard pilling of 100 mm dia MS pipe from River bed T/W to Manifold at Kukrakuri intake site of Saltora- Chhatna W/S Scheme (BRGF ph - I project) of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000248/2022-2023</t>
+  </si>
+  <si>
+    <t>2150/BQA</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Bhadaspur Khas (10), Jahur Bana (102), Fatepur (103) &amp; Amjhor (104) mouzas of Saltora Block including laying of 400 mm dia MS Rising main from manifold to CWR at Kukrakuri intake site of Saltora- Chhatna W/S Scheme (BRGF Ph - I Project) under Jal Jeevan Mission Programme under Bankura Division, P.H.E. Dte.Block - Saltora, No. of OHR:- 1No. No.of Mouza :- 4, Total House Hold- 258 Nos.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000684/2022-2023</t>
   </si>
   <si>
     <t>585/BQA</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>18/06/2023</t>
   </si>
   <si>
     <t>TAPAS KUMBHAKAR</t>
   </si>
   <si>
-    <t>Construction of common manifold and Sinking of 03 nos 200 mm dia. X 6.0 Mtr. depth Horizontal River Bed Tube Well including Supplying &amp; Laying 100 mm dia MS connecting line including supply and Erecting of 40 mm dia G I Pipe for Guard pilling of 100 mm dia MS pipe from River bed T/W to Manifold at Kukrakuri intake site of Saltora- Chhatna W/S Scheme (BRGF ph - I project) of Bankura Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Formal work order for the work-Providing and Installation of Low lift pumping machineries and other electro-mechanical accessories for Augmentation of source by sinking of river bed Tube well including connecting line &amp; M.S. Rising main at Kukrakuri in the river bed of Damodar and providing FHTC for Saltora Chhatna water supply scheme (BRGF Phase-I) under Jal Jeevan Mission under Bankura Mechanical Division PHE Dte. Dist-Bankura.</t>
   </si>
   <si>
     <t>ORD/000426/2022-2023</t>
   </si>
   <si>
     <t>341/BMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Sinking of 06 nos 200 mm dia. X 6.0 Mtr. depth Horizontal River Bed Tube Well including Supplying &amp; Laying 100 mm dia MS connecting line including supply and Erecting of 40 mm dia G I Pipe for Guard pilling of 100 mm dia MS pipe from River bed T/W to Manifold at Kukrakuri intake site of Saltora- Chhatna W/S Scheme (BRGF ph - I project) of Bankura Division, PHE Dte. (Part-A)</t>
-[...8 lines deleted...]
-    <t>M/S TARUN KUMAR PATRA</t>
+    <t>Acceptance cum Formal work order for the work of Supply, Delivery and installation of Voltage Correction device and allied works for Augmentation of subsurface water based water supply scheme Saltora for providing FHTC in Saltora Block under Bankura Mechanical Division PHE Dte, Block: Saltora Dist :Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>784/BMD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 04 (Four) nos. 200 mm dia. X 16.0 Mtr. depth Vertical River Bed Tube Well and supplying &amp; laying of 150 mm dia MS collecting line with other allied works from riverbed to manifold at Kukhrakuri intake site of Saltora- Chhatna W/S Scheme (BRGF ph - I project) of Bankura Division, P.H.E. Dte. under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
   </si>
   <si>
     <t>ORD/001463/2024-2025</t>
   </si>
   <si>
     <t>84/BQA</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>SINGHA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Submersible Pumping machineries with other electro-mechanical accessories for 4 nos vertical tubewell at Intake Kukrakuri under Chhatna, Saltora Block Sub-Surface Water Based Piped Water Supply Scheme under Bankura Mechanical Division, P.H.E. Dte. Block: Saltora, Dist- Bankura</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>147/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -860,429 +860,429 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>53.41</v>
+        <v>85.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>49.12</v>
+        <v>72.26</v>
       </c>
       <c r="R4" s="4">
-        <v>91.96</v>
+        <v>84.21</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>42.96</v>
       </c>
       <c r="Q5" s="4">
         <v>42.74</v>
       </c>
       <c r="R5" s="4">
         <v>99.49</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>99.53</v>
+        <v>53.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>89.03</v>
+        <v>49.12</v>
       </c>
       <c r="R6" s="4">
-        <v>89.44</v>
+        <v>91.96</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>85.81</v>
+        <v>99.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>72.26</v>
+        <v>89.03</v>
       </c>
       <c r="R7" s="4">
-        <v>84.21</v>
+        <v>89.44</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>29.1</v>
+        <v>29.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>29.99</v>
+        <v>29.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
         <v>27.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>