--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,104 +134,83 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
+    <t>SOIL INVESTIGATION FOR PIPED WATER SUPPLY SCHEME OF DIFERENT PLACES UNDER JJM WITH IN KHATRA SUB DIVITION OF BANKURA DISTRICT UNDER BANKURA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000403/2022-2023</t>
+  </si>
+  <si>
+    <t>643/BQA</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>P. K. TEWARY DRILLING CO</t>
+  </si>
+  <si>
+    <t>RTOR000160/2023-2024</t>
+  </si>
+  <si>
+    <t>116/BQA</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation of Sub-Surface water Based piped water supply scheme for Mukundapur and adjoining Mouzas to accommodate FHTC under Jal Jeevan Mission program under Raipur Block in Bankura District under Bankura Division, PHE Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>BILL/01673/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-186</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall (Length- 130 Mtr.) with allied Works at Head Work site for Mukundapur and its adjoining mouzas Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000548/2022-2023</t>
   </si>
   <si>
     <t>484/BQA</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>16/11/2025</t>
@@ -246,50 +225,65 @@
     <t>ORD/000547/2022-2023</t>
   </si>
   <si>
     <t>483/BQA</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>Supplying, laying, fitting, fixing, jointing of HDPE pipeline of distribution system with allied works, providing ¿FHTC (Functional House Hold Tap Connection)¿ and Construction of 150 Cum. Capacity R.C.C. OHR (based on Departmental Design) with 20 mtr. staging height with allied works for Augmentation of Mukundapur Water Supply Scheme under Khatra Sub-Division of Bankura Division , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000107/2023-2024</t>
   </si>
   <si>
     <t>1187/BQA</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Crossing of Road at different location by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Augmentation of Sub-Surface water Based piped water supply scheme for Mukundapur and adjoining Mouzas to accommodate FHTC under Jal Jeevan Mission programme under Raipur Block in Bankura District under Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001388/2024-2025</t>
+  </si>
+  <si>
+    <t>35/BQA</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -975,479 +969,479 @@
         <v>46.12</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>50.24</v>
+        <v>8.41</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="P7" s="4">
-        <v>8.41</v>
+        <v>7.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>7.76</v>
+        <v>4.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.46</v>
+        <v>19.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>19.46</v>
+        <v>28.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>28.41</v>
+        <v>384.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>384.93</v>
+        <v>20.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>668.27</v>
+        <v>638.72</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>