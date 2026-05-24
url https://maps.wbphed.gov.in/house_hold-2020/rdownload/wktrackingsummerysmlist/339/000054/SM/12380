--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1008,54 +1008,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>8.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S6" s="4">
         <v>99</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1244,54 +1244,54 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="4">
         <v>28.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>56.21</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1305,54 +1305,54 @@
       <c r="I11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>384.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>176.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>45.92</v>
       </c>
       <c r="S11" s="4">
         <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1400,54 +1400,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>638.72</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>193.56</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>30.3</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>