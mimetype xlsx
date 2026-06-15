--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,71 @@
     <t>1187/BQA</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>PARTHA PRATIM CHHATAIT</t>
   </si>
   <si>
     <t>Crossing of Road at different location by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Augmentation of Sub-Surface water Based piped water supply scheme for Mukundapur and adjoining Mouzas to accommodate FHTC under Jal Jeevan Mission programme under Raipur Block in Bankura District under Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001388/2024-2025</t>
   </si>
   <si>
     <t>35/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation of Sub-Surface water Based piped water supply scheme for Mukundapur and adjoining Mouzas to accommodate FHTC under Jal Jeevan Mission program under Raipur Block in Bankura District under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000715/2023-2024</t>
+  </si>
+  <si>
+    <t>2172/BMD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1380,87 +1401,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>20.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="4">
+        <v>50.24</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>2.55</v>
+      </c>
+      <c r="R13" s="4">
+        <v>5.08</v>
+      </c>
+      <c r="S13" s="4">
+        <v>78</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>688.96</v>
+      </c>
+      <c r="P14" s="8">
+        <v>196.11</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>28.46</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>