--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,201 +110,201 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Work Order for Preparation of Detailed Project Report for Augmentation of Mukundapur Piped Water Supply Scheme, Block : Raipur, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 01)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000544/2021-2022</t>
   </si>
   <si>
     <t>02/KSD</t>
   </si>
   <si>
     <t>06/01/2022</t>
   </si>
   <si>
     <t>06/02/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall (Length- 130 Mtr.) with allied Works at Head Work site for Mukundapur and its adjoining mouzas Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000548/2022-2023</t>
+  </si>
+  <si>
+    <t>484/BQA</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>16/11/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>Laying DI Pipe (K9) pipe, Construction of 1 No. 200 mm dia x 5.5 mtr. depth horizontal river bed tube well using MS "T " and Laying, Fitting &amp; fixing 100 mm M.S. delivery main connecting line from river bed tube well to CWR for Augmentation of Mukundapur Water Supply Scheme under Khatra Sub-Division of Bankura Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000547/2022-2023</t>
+  </si>
+  <si>
+    <t>483/BQA</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fitting, fixing, jointing of HDPE pipeline of distribution system with allied works, providing ¿FHTC (Functional House Hold Tap Connection)¿ and Construction of 150 Cum. Capacity R.C.C. OHR (based on Departmental Design) with 20 mtr. staging height with allied works for Augmentation of Mukundapur Water Supply Scheme under Khatra Sub-Division of Bankura Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2023-2024</t>
+  </si>
+  <si>
+    <t>1187/BQA</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation of Sub-Surface water Based piped water supply scheme for Mukundapur and adjoining Mouzas to accommodate FHTC under Jal Jeevan Mission program under Raipur Block in Bankura District under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000715/2023-2024</t>
+  </si>
+  <si>
+    <t>2172/BMD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>SOIL INVESTIGATION FOR PIPED WATER SUPPLY SCHEME OF DIFERENT PLACES UNDER JJM WITH IN KHATRA SUB DIVITION OF BANKURA DISTRICT UNDER BANKURA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2022-2023</t>
+  </si>
+  <si>
+    <t>643/BQA</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>P. K. TEWARY DRILLING CO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
-    <t>SOIL INVESTIGATION FOR PIPED WATER SUPPLY SCHEME OF DIFERENT PLACES UNDER JJM WITH IN KHATRA SUB DIVITION OF BANKURA DISTRICT UNDER BANKURA DIVISION, PHE DTE.</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000160/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/01673/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-186</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall (Length- 130 Mtr.) with allied Works at Head Work site for Mukundapur and its adjoining mouzas Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Crossing of Road at different location by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Augmentation of Sub-Surface water Based piped water supply scheme for Mukundapur and adjoining Mouzas to accommodate FHTC under Jal Jeevan Mission programme under Raipur Block in Bankura District under Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001388/2024-2025</t>
   </si>
   <si>
     <t>35/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -890,646 +890,646 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>114.89</v>
+        <v>19.46</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>46.12</v>
+        <v>28.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.21</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P6" s="4">
+        <v>384.93</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>176.75</v>
+      </c>
+      <c r="R6" s="4">
+        <v>45.92</v>
+      </c>
+      <c r="S6" s="4">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>7.76</v>
+        <v>50.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.46</v>
+        <v>8.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>19.46</v>
+        <v>114.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>28.41</v>
+        <v>46.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.97</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>56.21</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>384.93</v>
+        <v>7.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>176.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>45.92</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>20.68</v>
+        <v>4.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>50.24</v>
+        <v>20.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.55</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>5.08</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>688.96</v>
       </c>
       <c r="P14" s="8">
-        <v>196.11</v>
+        <v>195.27</v>
       </c>
       <c r="Q14" s="8">
-        <v>28.46</v>
+        <v>28.34</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>