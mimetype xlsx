--- v0 (2025-12-17)
+++ v1 (2026-04-05)
@@ -863,54 +863,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.02</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.93</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -981,54 +981,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>55.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>40.62</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>72.63</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1042,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>8.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>99</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1331,54 +1331,54 @@
       <c r="I11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>640.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>381.01</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>59.48</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>84</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1487,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1122.92</v>
       </c>
       <c r="P14" s="8">
-        <v>426.49</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>37.98</v>
+        <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>