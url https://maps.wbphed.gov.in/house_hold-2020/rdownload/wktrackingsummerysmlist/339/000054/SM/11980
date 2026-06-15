--- v1 (2026-04-05)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,65 @@
     <t>1892/BQA</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Approach road, Land Development with other allied works for Sub Surface water based Sarenga Piped Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000587/2022-2023</t>
   </si>
   <si>
     <t>502/BQA</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from T01 to Asna under Sarenga Block in the District of Bankura , Vide Package No-Wb-03-239,Road Length-2.92 Km. (For Sub-Surface based Sarenga Piped Water supply scheme)</t>
+  </si>
+  <si>
+    <t>BILL/01641/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -863,54 +878,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.93</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -981,54 +996,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>55.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>40.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.63</v>
       </c>
       <c r="S5" s="4">
         <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1057,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>8.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S6" s="4">
         <v>99</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1331,54 +1346,54 @@
       <c r="I11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>640.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>381.01</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>59.48</v>
       </c>
       <c r="S11" s="4">
         <v>84</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1467,87 +1482,144 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>14.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.52</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1125.44</v>
+      </c>
+      <c r="P15" s="8">
+        <v>426.49</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>37.9</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>