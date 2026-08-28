--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -110,108 +110,159 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Work Order for Preparation of Detailed Project Report for Augmentation of Sarenga Piped Water Supply Scheme, Block : Sarenga, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 02)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000545/2021-2022</t>
   </si>
   <si>
     <t>02/A/KSD</t>
   </si>
   <si>
     <t>06/01/2022</t>
   </si>
   <si>
     <t>06/02/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift pumping machineries and other electromechanical accessories for sub-surface water base Sarenga piped water supply scheme Block-Sarenga Dist -Bankura under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000304/2023-2024</t>
+  </si>
+  <si>
+    <t>1407/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of DI (K7) pipe and supplying, laying, fitting, fixing, jointing of HDPE (Materials grade PE-100, PN-6) pipes for distribution system along with providing ¿FHTC (Functional House Hold Tap Connection)¿ and Laying Rising Main using D.I - K9 pipes and construction of R.C.C. Elevated Reservoir of capacity 450 cum and staging height 20.00 mtr. with allied work for Sub Surface water based Sarenga Piped Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000438/2023-2024</t>
+  </si>
+  <si>
+    <t>2272/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>SOIL INVESTIGATION FOR PIPED WATER SUPPLY SCHEME OF DIFERENT PLACES UNDER JJM WITH IN KHATRA SUB DIVITION OF BANKURA DISTRICT UNDER BANKURA DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000403/2022-2023</t>
+  </si>
+  <si>
+    <t>643/BQA</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>23/04/2023</t>
+  </si>
+  <si>
+    <t>P. K. TEWARY DRILLING CO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, Approach road, Land Development with other allied works for Sub Surface water based Sarenga Piped Water Supply Scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000587/2022-2023</t>
+  </si>
+  <si>
+    <t>502/BQA</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>02/10/2024</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000050/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...41 lines deleted...]
-    <t>P. K. TEWARY DRILLING CO</t>
+    <t>Laying of HDPE pipeline for Sub Surface water based Sarenga Piped water supply scheme, Block Sarenga under Khatra Sub-Division in Bankura District under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>1892/BQA</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>RTOR000158/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>New service connection for OHR site of Sarenga</t>
   </si>
   <si>
     <t>BILL/00028/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-38</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
@@ -219,101 +270,50 @@
     <t>New 3 Phase service connection for Sarenga OHR</t>
   </si>
   <si>
     <t>BILL/00696/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-187</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>REVISED ESTIMATE FOR RESTORATION OF NEWLY CONSTRUCTED DAMAGED ROAD - " CHANDRAKONA-GOALTORE-SARENGA-SIMLIGHAT ROAD BETWEEN CHAINAGE 36+410 KM TO 36+678 KM ( RESTORATION OF FLEXIBLE PAVEMENT , CONCRETE PAVEMENT AND PCC SURFACE DRAIN ) FOR LAYING WATER PIPE LINE BY PHE DEPARTMENT UNDER BANKURA HIGHWAY DIVISION , P. W. (ROADS) DIRECTORATE IN THE DISTRICT OF BANKURA AND SIMLAPAL-SARENGA-BAMUNDIAGHAT ROAD BETWEEN CHAINAGE 19+999 KM TO 25.700 KM ( RESTORATION OF CONCRETE BLOCK(PAVER BLOCK) PAVEMENT / CONCRETE PAVEMENT ) FOR LAYING WATER PIPE LINE BY PHE DEPARTMENT UNDER BANKURA HIGHWAY DIVISION , P. W. (ROADS) DIRECTORATE IN THE DISTRICT OF BANKURA</t>
   </si>
   <si>
     <t>BILL/01345/2024-2025</t>
   </si>
   <si>
     <t>BP-443/2024-25</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
-  </si>
-[...49 lines deleted...]
-    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road from T01 to Asna under Sarenga Block in the District of Bankura , Vide Package No-Wb-03-239,Road Length-2.92 Km. (For Sub-Surface based Sarenga Piped Water supply scheme)</t>
   </si>
   <si>
     <t>BILL/01641/2024-2025</t>
   </si>
   <si>
     <t>BP/483/2024-25</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -900,625 +900,625 @@
         <v>4.07</v>
       </c>
       <c r="Q3" s="4">
         <v>4.02</v>
       </c>
       <c r="R3" s="4">
         <v>98.93</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>235.37</v>
+        <v>55.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>40.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.63</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>55.92</v>
+        <v>640.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>40.62</v>
+        <v>381.01</v>
       </c>
       <c r="R5" s="4">
-        <v>72.63</v>
+        <v>59.48</v>
       </c>
       <c r="S5" s="4">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>8.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>99</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>24.21</v>
+        <v>14.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.53</v>
+        <v>235.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>7.53</v>
+        <v>32.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>92.53</v>
+        <v>24.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>640.53</v>
+        <v>7.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>381.01</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>59.48</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>32.31</v>
+        <v>7.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>14.52</v>
+        <v>92.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1559,54 +1559,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1125.44</v>
       </c>
       <c r="P15" s="8">
-        <v>426.49</v>
+        <v>425.65</v>
       </c>
       <c r="Q15" s="8">
-        <v>37.9</v>
+        <v>37.82</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>