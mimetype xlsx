--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -236,51 +236,51 @@
   <si>
     <t>1963/BQA</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Name of Work: Providing, installation of Pumping machineries with other electro-mechanical accessories for newly sunk TW No-I &amp; TW No-II of Digha piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Onda, Dist: Bankura.</t>
   </si>
   <si>
     <t>Estimator,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000177/2023-2024</t>
   </si>
   <si>
     <t>937/BMD</t>
   </si>
   <si>
-    <t>28/10/2025</t>
+    <t>26/04/2026</t>
   </si>
   <si>
     <t>KINGKINI TRADERS</t>
   </si>
   <si>
     <t>Balance allied works of of Diga Pipe Water Based Water Supply Scheme , Block-Onda under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>2152/BQA</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -966,54 +966,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>4</v>
       </c>
       <c r="Q5" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1328,54 +1328,54 @@
       <c r="I11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>311.37</v>
       </c>
       <c r="Q11" s="4">
-        <v>71.2</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>22.87</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>62</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1391,54 +1391,54 @@
       <c r="I12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>37.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>20.06</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>54.04</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1488,54 +1488,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>513.08</v>
       </c>
       <c r="P14" s="8">
-        <v>95.26</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>18.57</v>
+        <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>