--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -966,54 +966,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1328,54 +1328,54 @@
       <c r="I11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>311.37</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>71.2</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>22.87</v>
       </c>
       <c r="S11" s="4">
         <v>62</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1391,54 +1391,54 @@
       <c r="I12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>37.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>20.06</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>54.04</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1488,54 +1488,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>513.08</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>95.26</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>18.57</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>