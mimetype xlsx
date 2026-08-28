--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,213 +92,213 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Onda</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Ground water based Diga pipe water supply scheme, under Bankura Division, Block -Onda, Dist - Bankura.</t>
   </si>
   <si>
     <t>SM/11923</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Dubrajpur (JL No- 110), Sahapor (JL No- 111) &amp; Diga (JL No- 112) mouza under Onda Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001087/2021-2022</t>
+  </si>
+  <si>
+    <t>285\BSD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir (Intze type with solid raft) of capacity 250 cum and staging height 20 mtr as per approved drawing (No:-PC-I/OHR/10/2012) in connection with Jal Jeevan Mission (JJM) for Proposed of Diga PWSS under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Onda , District -Bankura . Name of Muza - Diga ,Sahapur &amp; Dubrajpur</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000638/2022-2023</t>
+  </si>
+  <si>
+    <t>577/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>MS G. MITRA AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Supply , Delivery, Construction , Commissioning and completion of all Civil works including all allied, related and enabling works for Diga Piped water Supply Scheme of Onda Block, Dist - Bankura under JJM including Trial run for 3 months and O&amp;M for a period of 3 years under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2023-2024</t>
+  </si>
+  <si>
+    <t>1963/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Name of Work: Providing, installation of Pumping machineries with other electro-mechanical accessories for newly sunk TW No-I &amp; TW No-II of Digha piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Onda, Dist: Bankura.</t>
+  </si>
+  <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>937/BMD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>KINGKINI TRADERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
-    <t>12/05/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
-    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Dubrajpur (JL No- 110), Sahapor (JL No- 111) &amp; Diga (JL No- 112) mouza under Onda Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+    <t>Balance allied works of of Diga Pipe Water Based Water Supply Scheme , Block-Onda under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>2152/BQA</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>RTOR000214/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>RTOR000304/2023-2024</t>
   </si>
   <si>
     <t>998/BQA</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>Nabanda-Joykrishnapur road from 8.00 km ti 8.23 km (instretches) permanent restoration work of road for the purpose of laying of Diga water supply pipe line by PHE department scheme under Bankura Highway Division P.W. roads directorate in the district of Bankura, (1) Ground water based Diga pipe water supply scheme, under Bankura Division, Block -Onda, Dist - Bankura.</t>
   </si>
   <si>
     <t>BILL/02663/2023-2024</t>
   </si>
   <si>
     <t>FHTC/03</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Submission of quotation for new service connection at Digha w/s scheme under BMD ,PHE ,Dte. SM/11923</t>
   </si>
   <si>
     <t>BILL/00524/2024-2025</t>
   </si>
   <si>
     <t>BP-2023-24-144</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...73 lines deleted...]
-    <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -839,672 +839,672 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>9.19</v>
+        <v>4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.43</v>
+        <v>0.68</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4</v>
+        <v>311.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>4</v>
+        <v>71.2</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>22.87</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.43</v>
+        <v>37.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>54.04</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.5</v>
+        <v>9.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>6.48</v>
+        <v>3.43</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.24</v>
+        <v>126.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.68</v>
+        <v>3.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>311.37</v>
+        <v>6.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>71.2</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>22.87</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>37.12</v>
+        <v>6.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>20.06</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>54.04</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>126.63</v>
+        <v>4.24</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>513.08</v>