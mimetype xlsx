--- v0 (2025-12-18)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,77 @@
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Construction and Commissioning of 'FHTC (Funtional House Hold Tap Connection) in mouzas of Rejuvenation of SARBERIA W/S Scheme ( Zone-I) (including Left out BRGF Mouzas] Block - Chhatna, Dist.- Bankura under JAL SWAPNA &amp; Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000370/2023-2024</t>
   </si>
   <si>
     <t>2032/BQA</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Crossing Rail Track ( South Eastern RLY. K.:BG- 245/17-19) in between Jhantipahari Rly. Station (JPH) &amp; Chhatna Rly. station (CJN) , P.S.Chhatna ,by Jack Pushing method with 400 mm (OD) Spirally welded MS Casing Pipe with 200 mm dia. MS carrier pipe under Augmentation of Sarberia &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001967/2024-2025</t>
+  </si>
+  <si>
+    <t>687/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>Crossing Rail Track ( South Eastern RLY. K.M Bg-. 218-2 /4) in between Rly. Station Bankura (BQA) &amp; Onda Gram (ODM) Rly. station in Salghata mouza, P.S. Bankura,by Jack Pushing method with 400 mm (OD) Spirally welded MS Casing Pipe with 200 mm dia. MS carrier pipe under Augmentation of Sub-Surface water based water supply scheme (Left out from BRGF Mouza) for Onda under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001958/2024-2025</t>
+  </si>
+  <si>
+    <t>684/BQA</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +570,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -720,87 +747,209 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>356.78</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>46</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="4">
+        <v>73.54</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>1</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P5" s="4">
+        <v>59.97</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>490.29</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>