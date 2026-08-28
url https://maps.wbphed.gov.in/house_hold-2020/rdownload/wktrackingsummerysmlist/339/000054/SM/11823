--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/11823</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Construction and Commissioning of 'FHTC (Funtional House Hold Tap Connection) in mouzas of Rejuvenation of SARBERIA W/S Scheme ( Zone-I) (including Left out BRGF Mouzas] Block - Chhatna, Dist.- Bankura under JAL SWAPNA &amp; Jal Jeevan Mission programe under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000370/2023-2024</t>
   </si>
   <si>
     <t>2032/BQA</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
-    <t>31/03/2026</t>
+    <t>30/12/2026</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.:BG- 245/17-19) in between Jhantipahari Rly. Station (JPH) &amp; Chhatna Rly. station (CJN) , P.S.Chhatna ,by Jack Pushing method with 400 mm (OD) Spirally welded MS Casing Pipe with 200 mm dia. MS carrier pipe under Augmentation of Sarberia &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001967/2024-2025</t>
   </si>
   <si>
     <t>687/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M Bg-. 218-2 /4) in between Rly. Station Bankura (BQA) &amp; Onda Gram (ODM) Rly. station in Salghata mouza, P.S. Bankura,by Jack Pushing method with 400 mm (OD) Spirally welded MS Casing Pipe with 200 mm dia. MS carrier pipe under Augmentation of Sub-Surface water based water supply scheme (Left out from BRGF Mouza) for Onda under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001958/2024-2025</t>
   </si>