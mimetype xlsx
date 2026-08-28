--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,81 +113,81 @@
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHERABASTA (Zone - K) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (SM/11822)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000500/2022-2023</t>
   </si>
   <si>
     <t>378/BQA</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>09/04/2023</t>
   </si>
   <si>
     <t>SANJOY MONDAL</t>
   </si>
   <si>
+    <t>Extra FHTC survey work of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for KHYERKANALI, CHERABASTA, CHATARKANALI, TELEBEDIA, ARJUNPUR, HORIALGORA, KENDBONI, SONAHAHA &amp; BANKATI under Bankura- I, II &amp; Barjora Block W/S Scheme (BRGF Ph- I Project) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>326/BSD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>Laying HDPE pipe line, valve chamber &amp; Household tap connection (FHTC) at Mobarakpur village &amp; Kadmaghati School &amp; ICDS of CHERABASTA (Zone - K) &amp; ARJUNPUR (Zone- N) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>323/BSD</t>
   </si>
   <si>
-    <t>06/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>BAYEN CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>TAPAS DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -739,54 +739,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>25.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -797,57 +797,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.96</v>
+        <v>0.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -858,91 +858,91 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.87</v>
+        <v>0.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.51</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>27.22</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>27.19</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>