--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -92,84 +92,84 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Taldangra</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>MINI PIPED WATER SUPPLY SCHEME FOR JIAKANALI VILLAGE HAVING HOUSEHOLD LESS THAN 100 UNDER TALDANGRA BLOCK UNDER JAL SAPNA/ JJM PROGRAMME.</t>
   </si>
   <si>
     <t>SM/11078</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of MINI PIPED WATER SUPPLY SCHEME in 431( Four Hundred Thirty One ) no. villages under different blocks having less than 100 households under Bankura District in connection with Jal Swapna.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000037/2022-2023</t>
+  </si>
+  <si>
+    <t>1731/BQA</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>30/06/2024</t>
+  </si>
+  <si>
+    <t>RMN INFRASTRUCTURES LIMITED</t>
+  </si>
+  <si>
     <t>New Connection at Jiakanali,Taldangra,Pin-722102 PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00698/2023-2024</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>TALDANGRA CCC</t>
-  </si>
-[...22 lines deleted...]
-    <t>RMN INFRASTRUCTURES LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -698,139 +698,139 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.12</v>
+        <v>15500.61</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>15500.61</v>
+        <v>0.12</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>15500.73</v>