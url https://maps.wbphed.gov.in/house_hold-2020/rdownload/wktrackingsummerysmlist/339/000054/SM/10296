--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -272,51 +272,51 @@
   <si>
     <t>346/BQA</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>GANGADHAR MONDAL</t>
   </si>
   <si>
     <t>Balance Work of Construction of High lift Pump House cum Panel Room cum Sub-Station building with sanitary &amp; water supply arrangement for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000064/2024-2025</t>
   </si>
   <si>
     <t>1519/BQA</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>02/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>