--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,83 @@
     <t>346/BQA</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>GANGADHAR MONDAL</t>
   </si>
   <si>
     <t>Balance Work of Construction of High lift Pump House cum Panel Room cum Sub-Station building with sanitary &amp; water supply arrangement for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000064/2024-2025</t>
   </si>
   <si>
     <t>1519/BQA</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Balance allied works of Shyamsundarpur (IIA &amp; IIB) water supply scheme under Raipur water supply scheme (BRGF PH-I) under Khatra Sub-Division of BANKURA Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>1811/BQA</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>08/11/2024</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 3 nos. site of Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme (SM/10296) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001934/2024-2025</t>
+  </si>
+  <si>
+    <t>177\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHOK KUMAR DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -923,54 +956,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>29.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -984,54 +1017,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>25.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>25.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S5" s="4">
         <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1078,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>4.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.7</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1106,54 +1139,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>5.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.57</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1224,54 +1257,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>29.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28.3</v>
       </c>
       <c r="S9" s="4">
         <v>82</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1346,54 +1379,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>740.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>241.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>32.6</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1482,87 +1515,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P13" s="4">
         <v>19.03</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>81</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P14" s="4">
+        <v>216.03</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>175.4</v>
+      </c>
+      <c r="R14" s="4">
+        <v>81.19</v>
+      </c>
+      <c r="S14" s="4">
+        <v>85</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.45</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>2626.16</v>
+      </c>
+      <c r="P16" s="8">
+        <v>490.06</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>18.66</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>