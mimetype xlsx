--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,83 @@
     <t>1811/BQA</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 3 nos. site of Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme (SM/10296) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001934/2024-2025</t>
   </si>
   <si>
     <t>177\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>M/S ASHOK KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from KUCHIAPAL - L038 under Raipur Btock in the District of Bankura ,Vide Package No-WB-03-S7, Road Length-5.2 Km. (Shyamsundarpur (Zone-IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I).</t>
+  </si>
+  <si>
+    <t>BILL/01437/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road fiom L04O-Nischintapur to Kharda under Raipur Block in the District of Bankura ,Vide Package No-WB-03-669, Road Length"4 Km. (Shyamsundarpur (Zone - IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01432/2024-2025</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from Magra to Ledra under Raipur Block in the District of Bankura,Vide Package No-WB-03-281, Road Length-11.9 Km.( Shyamsundarpur (Zone-IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01436/2024-2025</t>
+  </si>
+  <si>
+    <t>Repair ard Maintenance work of the Road from Lo3g-Kuchiapal to SH under Raipur Block in the District of Bankura ,Vide Package No-WB-03-654, Road Length4,g Km. (Shyamsundarpur (Zone-IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme(BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01433/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1637,87 +1670,315 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>0.45</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.94</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P18" s="4">
+        <v>6.14</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>2637.82</v>
+      </c>
+      <c r="P20" s="8">
+        <v>490.06</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>18.58</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>