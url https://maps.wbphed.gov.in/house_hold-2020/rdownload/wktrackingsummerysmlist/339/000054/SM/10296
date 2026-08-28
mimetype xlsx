--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,249 +89,249 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Creation of source, laying of Rising Main, construction of Pump House, CWR, Chlorine Room and Boundary Wall including provision of FHTC for Shyamsundarpur (Zone-IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph I) under Jal Swapna</t>
   </si>
   <si>
     <t>SM/10296</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 12 (Twelve) Nos. 200 mm dia. X 6.50 Mtr. depth horizontal river bed tube well, using MS "T", MS delivery main collecting line from river bed tube well to CWR incuding supply and erecting of guard piling etc. all complete, laying rising main using different dia D.I. - K9 pipes and providing ¿FHTC (Functional House Hold Tap Connection)¿ with all allied works for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division P.H.E. Dte. (Total Household : 5110 Nos.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000240/2022-2023</t>
+  </si>
+  <si>
+    <t>2111/BQA</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2022-2023</t>
   </si>
   <si>
     <t>2283/BQA</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, Approach road, Land Development with other allied works for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. (For Head Work site)</t>
+  </si>
+  <si>
+    <t>ORD/000575/2022-2023</t>
+  </si>
+  <si>
+    <t>495/BQA</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing and Installation of High Lift &amp; Low Lift pumping machineries and other electro-mechanical accessories for Syamsundarpur (Zone-IIA &amp; IIB) water supply scheme under Raipur water supply scheme (BRGF Ph-I) under JJM Programme under Bankura Mechanical Division PHE Dte. Block-Raipur, Dist-Bankura.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000248/2023-2024</t>
+  </si>
+  <si>
+    <t>951/BMD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
     <t>Construction of R.C.C. Clear water reservoir (C.W.R.) of capacity 200 M3 for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000470/2022-2023</t>
   </si>
   <si>
     <t>285/BQA</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>ASOKE KUMAR SAHU</t>
   </si>
   <si>
     <t>Construction of High lift Pump House cum Panel Room cum Sub-Station building with sanitary &amp; water supply arrangement for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000552/2022-2023</t>
   </si>
   <si>
     <t>492/BQA</t>
   </si>
   <si>
-    <t>13/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>11/06/2023</t>
   </si>
   <si>
     <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Construction of Chlorine Room at Head Work Site for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000567/2022-2023</t>
   </si>
   <si>
     <t>493/BQA</t>
   </si>
   <si>
     <t>M/S S.M ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Operator cum Guard Room with water supply and sanitary arrangement for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000573/2022-2023</t>
   </si>
   <si>
     <t>494/BQA</t>
   </si>
   <si>
     <t>KABISH KUMAR GHOSH</t>
   </si>
   <si>
+    <t>Construction of Sub-Station Building with all allied works for balance work of Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001144/2023-2024</t>
+  </si>
+  <si>
+    <t>346/BQA</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GANGADHAR MONDAL</t>
+  </si>
+  <si>
+    <t>Balance Work of Construction of High lift Pump House cum Panel Room cum Sub-Station building with sanitary &amp; water supply arrangement for Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2024-2025</t>
+  </si>
+  <si>
+    <t>1519/BQA</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Balance allied works of Shyamsundarpur (IIA &amp; IIB) water supply scheme under Raipur water supply scheme (BRGF PH-I) under Khatra Sub-Division of BANKURA Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2024-2025</t>
+  </si>
+  <si>
+    <t>1811/BQA</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>08/11/2024</t>
+  </si>
+  <si>
     <t>Service connection charge for Shyamsundarpur (Zone IIA &amp; IIB) water supply scheme at head works site Raipur block under BMD,PHE Dte.(SM/10296)</t>
   </si>
   <si>
     <t>BILL/00349/2024-2025</t>
   </si>
   <si>
     <t>BP-146/2024-25</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...103 lines deleted...]
-    <t>08/11/2024</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 3 nos. site of Shyamsundarpur (Zone- IIA &amp; IIB) Water Supply Scheme (SM/10296) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001934/2024-2025</t>
   </si>
   <si>
     <t>177\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>M/S ASHOK KUMAR DEY</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road from KUCHIAPAL - L038 under Raipur Btock in the District of Bankura ,Vide Package No-WB-03-S7, Road Length-5.2 Km. (Shyamsundarpur (Zone-IIA &amp; IIB) Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I).</t>
   </si>
   <si>
     <t>BILL/01437/2024-2025</t>
   </si>
@@ -909,777 +909,777 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1250.64</v>
+        <v>740.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>241.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>32.6</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>29.63</v>
+        <v>1250.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>29.62</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.97</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>25.87</v>
+        <v>29.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>25.83</v>
+        <v>8.21</v>
       </c>
       <c r="R5" s="4">
-        <v>99.84</v>
+        <v>28.3</v>
       </c>
       <c r="S5" s="4">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.7</v>
+        <v>276.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.36</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>92.7</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>5.52</v>
+        <v>29.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>5.11</v>
+        <v>29.62</v>
       </c>
       <c r="R7" s="4">
-        <v>92.57</v>
+        <v>99.97</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>8.92</v>
+        <v>25.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>25.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>29.02</v>
+        <v>4.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.21</v>
+        <v>4.36</v>
       </c>
       <c r="R9" s="4">
-        <v>28.3</v>
+        <v>92.7</v>
       </c>
       <c r="S9" s="4">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>276.53</v>
+        <v>5.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.57</v>
       </c>
       <c r="S10" s="4">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>740.81</v>
+        <v>18.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>241.53</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>32.6</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P12" s="4">
+        <v>19.03</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>19.03</v>
+        <v>216.03</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>175.4</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>81.19</v>
       </c>
       <c r="S13" s="4">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>216.03</v>
+        <v>8.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>175.4</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>81.19</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>0.45</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>