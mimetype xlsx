--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -423,62 +423,50 @@
     <t>Work Order for Supply, Delivery and Stacking of C.I.D.F. Sluice Valve of under balance work of Improvement of Khatra-Ranibandh-Hirbandh Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 01)</t>
   </si>
   <si>
     <t>ORD/001300/2023-2024</t>
   </si>
   <si>
     <t>323\KSD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>RTOR000156/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...10 lines deleted...]
-    <t>J.K ENTERPRISE</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Javi (69), Bagdiha (70), Ledapakur (120), Mahadebsinan (121), Barapacha (123), Khata-Am (124), Raygar (125), Goalmuri (152), Sutan (153), Bhulagara (154), Dhankura (159) &amp; Dhanjhar (164) mouzas by retrofitting Zone- M2 of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. ( Total FHTC- 1033) No of FHTC- 517 ( PART-B )</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>2534/BQA</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>MUNMUN UPADHYAY</t>
   </si>
   <si>
     <t>Construction of 250 m³ Capacity R.C.C OHR (based on Departmental Design) with 20 mtr. staging height, Construction of Chlorine Room and Construction of Operator cum Guard Room of Zone-M1 under balance work of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001340/2024-2025</t>
   </si>
   <si>
     <t>3165/BQA</t>
   </si>
@@ -894,51 +882,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2445,235 +2433,174 @@
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>56</v>
+        <v>140</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P27" s="4">
-        <v>12.15</v>
+        <v>36.75</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>68</v>
+        <v>113</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>144</v>
+        <v>114</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P28" s="4">
-        <v>36.75</v>
+        <v>92.86</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="3">
-[...18 lines deleted...]
-      <c r="H29" s="13" t="s">
+      <c r="A29" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>1472.94</v>
+      </c>
+      <c r="P29" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>0</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
-    <row r="30" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>