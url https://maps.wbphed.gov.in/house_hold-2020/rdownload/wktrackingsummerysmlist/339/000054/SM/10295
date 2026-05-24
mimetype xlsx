--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -438,62 +438,50 @@
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>RTOR000156/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Javi (69), Bagdiha (70), Ledapakur (120), Mahadebsinan (121), Barapacha (123), Khata-Am (124), Raygar (125), Goalmuri (152), Sutan (153), Bhulagara (154), Dhankura (159) &amp; Dhanjhar (164) mouzas by retrofitting Zone- M2 of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. ( Total FHTC- 1033) No of FHTC- 517 ( PART-B )</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>2534/BQA</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>MUNMUN UPADHYAY</t>
-  </si>
-[...10 lines deleted...]
-    <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,51 +870,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1558,54 +1546,54 @@
         <v>58</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P12" s="4">
         <v>0.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>167.3</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1678,54 +1666,54 @@
       <c r="I14" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P14" s="4">
         <v>12.53</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.52</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1737,54 +1725,54 @@
         <v>77</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P15" s="4">
         <v>0.44</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>272.06</v>
       </c>
       <c r="S15" s="4">
         <v>20</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1965,54 +1953,54 @@
         <v>95</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P19" s="4">
         <v>0.44</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>274.48</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2026,54 +2014,54 @@
       <c r="I20" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P20" s="4">
         <v>0.87</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>247.3</v>
       </c>
       <c r="S20" s="4">
         <v>40</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2087,54 +2075,54 @@
       <c r="I21" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P21" s="4">
         <v>0.44</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>272.66</v>
       </c>
       <c r="S21" s="4">
         <v>40</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2266,54 +2254,54 @@
       <c r="I24" s="13" t="s">
         <v>122</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P24" s="4">
         <v>107.65</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>105.5</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S24" s="4">
         <v>95</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2327,54 +2315,54 @@
       <c r="I25" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P25" s="4">
         <v>1</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2459,148 +2447,87 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P27" s="4">
         <v>36.75</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="3">
-[...18 lines deleted...]
-      <c r="H28" s="13" t="s">
+      <c r="A28" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>1380.08</v>
+      </c>
+      <c r="P28" s="8">
+        <v>126.21</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>9.15</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
-    <row r="29" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>