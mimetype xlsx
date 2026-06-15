--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -438,50 +438,74 @@
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>RTOR000156/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Javi (69), Bagdiha (70), Ledapakur (120), Mahadebsinan (121), Barapacha (123), Khata-Am (124), Raygar (125), Goalmuri (152), Sutan (153), Bhulagara (154), Dhankura (159) &amp; Dhanjhar (164) mouzas by retrofitting Zone- M2 of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. ( Total FHTC- 1033) No of FHTC- 517 ( PART-B )</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>2534/BQA</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Balance work of construction of boundary wall including construction of Path way at Over Head Reservoir Site for for Improvement of Khatra - Ranibandh - Hirbandh water supply scheme under BRGF (Phase - I) under Bankura Division, P.H.E. Dte. (Zone-M1, Distance 85 Km. from Bankura) (Length -110 Mtr, No of Columns=32 Nos. Centre to Centre-3.5 Mtr.) For Single Tie Beam.</t>
+  </si>
+  <si>
+    <t>ORD/000583/2022-2023</t>
+  </si>
+  <si>
+    <t>499/BQA</t>
+  </si>
+  <si>
+    <t>J.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 250 m³ Capacity R.C.C OHR (based on Departmental Design) with 20 mtr. staging height, Construction of Chlorine Room and Construction of Operator cum Guard Room of Zone-M1 under balance work of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001340/2024-2025</t>
+  </si>
+  <si>
+    <t>3165/BQA</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2447,87 +2471,209 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P27" s="4">
         <v>36.75</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="P28" s="4">
+        <v>12.15</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>1</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P29" s="4">
+        <v>92.86</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>20</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>1485.09</v>
+      </c>
+      <c r="P30" s="8">
+        <v>126.21</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>8.5</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>