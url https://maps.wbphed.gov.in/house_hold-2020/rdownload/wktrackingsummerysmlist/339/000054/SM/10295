--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,435 +77,435 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Laying distribution system, rising main, construction of OHR and boundary wall including provision of FHTC under balance work of Improvement of Khatra-Ranibandh-Hirbandh Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
+  </si>
+  <si>
+    <t>SM/10295</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing And Installation Of Pumping Machineries, Substation Equipments And Other Electro-Mechanical Accessories at Head Works site for Improvement of Khatra-Ranibandh-Hirbandh Water supply Scheme, Block- Ranibandh, Dist- Bankura under Bankura Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001000/2020-2021</t>
+  </si>
+  <si>
+    <t>1319/BMD</t>
+  </si>
+  <si>
+    <t>18/11/2020</t>
+  </si>
+  <si>
+    <t>18/05/2021</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Laying distribution system, rising main, construction of OHR and boundary wall including provision of FHTC under balance work of Improvement of Khatra-Ranibandh-Hirbandh Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/07/2022 to 31/12/2022.</t>
+  </si>
+  <si>
+    <t>ORD/000750/2022-2023</t>
+  </si>
+  <si>
+    <t>234/KSD</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>BISWAJIT LAI</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for Office of the Executive Engineer, Bankura Division, P.H.E. Dte. for the Period from 01/11/2022 to 31/01/2023.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001114/2022-2023</t>
+  </si>
+  <si>
+    <t>390/KSD</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>28/01/2023</t>
+  </si>
+  <si>
+    <t>SRIKANTA MONDAL</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000002/2022-2023</t>
+  </si>
+  <si>
+    <t>1708/BQA</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Making HDD (Horizontal directional) bore &amp; laying of various size casing pipes/water main inside HDD bore in rocky zone area ......including cutting the driving &amp; receiving pit as per required size for crossing the national /..............using various machineries such as crane, jack, jacking materials, pushing jack technology .performing the work including mobilization charge of machneries required fro performing the work as per direction of the EIC conncetion with Improvement to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) under Khatra Sub - Division of Bankura Division, PHE Dte. zone - M2 sl no - 16</t>
+  </si>
+  <si>
+    <t>VCH/002859/2021-2022</t>
+  </si>
+  <si>
+    <t>IMP/K-R-H</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying distribution system using different dia D.I - K 7 pipes for improvement of Khatra-Ranibandh-Hirbandh W/S Scheme (BRGF ph - I project) under Khatra Sub - Division of Bankura Division, PHE Dte. Zone - M1 sl no - 01</t>
+  </si>
+  <si>
+    <t>VCH/002861/2021-2022</t>
+  </si>
+  <si>
+    <t>KONAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>1st Ad-interim Payment against F/F bill for the work :- Improvement of Khatra, Ranibandh-Hirbandh works supply scheme under BRGF (PH-I)</t>
+  </si>
+  <si>
+    <t>VCH/002855/2021-2022</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, RESOURCES DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>Purchase of land for proposed 02 Nos. of OHR for Improvement of khatra-Hirbandh-Ranibandh w/s scheme under BRGF (Phase - I)</t>
+  </si>
+  <si>
+    <t>BILL/00031/2022-2023</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>SWAJALDHARA PROJECT, BANKURA ZILLA PARISAD.</t>
   </si>
   <si>
     <t>Laying districution system using different dia D.I K7 pipes for improvement of Khatra - Ranibandh-Hirbandh water supply scheme under BRGF ph - 1 under Bankura Division PHE Dte. Zone - K Sl no - 04</t>
   </si>
   <si>
     <t>VCH/002902/2021-2022</t>
   </si>
   <si>
     <t>FHTC/17</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Biradihi (39) &amp; Diktor (40) mouzas by retrofitting Zone-C (Biradihi) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002856/2021-2022</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
     <t>Laying extra HDPE pipe lineto cover Budhkhila (60) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. sl no - 19</t>
   </si>
   <si>
     <t>VCH/002857/2021-2022</t>
   </si>
   <si>
-    <t>IMP/K-R-H</t>
-[...4 lines deleted...]
-  <si>
     <t>Supply of M.S pipe for laying the sa,e during HDD boring including cutting, welding and other allied works for road crossing in connection with the work of Improvement to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. zone - M2 sl no - 18</t>
   </si>
   <si>
     <t>VCH/002858/2021-2022</t>
   </si>
   <si>
-    <t>DEBAKI RANJAN SARKAR</t>
-[...10 lines deleted...]
-  <si>
     <t>Making HDD (Horizontal directional) bore &amp; laying of various size casing pipes/water main inside HDD bore in rocky zone area ......including cutting the driving &amp; receiving pit as per required size for crossing the national /..............using various machineries such as crane, jack, jacking materials, pushing jack technology .performing the work including mobilization charge of machneries required fro performing the work as per direction of the EIC conncetion with Improvement to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) under Khatra Sub - Division of Bankura Division, PHE Dte. zone - M2 sl no - 17</t>
   </si>
   <si>
     <t>VCH/002860/2021-2022</t>
   </si>
   <si>
-    <t>Making HDD (Horizontal directional) bore &amp; laying of various size casing pipes/water main inside HDD bore in rocky zone area ......including cutting the driving &amp; receiving pit as per required size for crossing the national /..............using various machineries such as crane, jack, jacking materials, pushing jack technology .performing the work including mobilization charge of machneries required fro performing the work as per direction of the EIC conncetion with Improvement to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) under Khatra Sub - Division of Bankura Division, PHE Dte. zone - M2 sl no - 16</t>
-[...25 lines deleted...]
-  <si>
     <t>Balance work of construction of boundary wall including construction of Path way at Over Head Reservoir Site for for Improvement of Khatra - Ranibandh - Hirbandh water supply scheme under BRGF (Phase - I) under Bankura Division, P.H.E. Dte. (Zone-Ashatara, Distance 48 Km. from Bankura) (Length -130 Mtr, No of Columns=38 Nos. Centre to Centre-3.5 Mtr.) For Single Tie Beam.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000581/2022-2023</t>
   </si>
   <si>
     <t>498/BQA</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>MD. AFSAR ALI</t>
   </si>
   <si>
-    <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/07/2022 to 31/12/2022.</t>
-[...17 lines deleted...]
-    <t>BISWAJIT LAI</t>
+    <t>Balance work of construction of boundary wall including construction of Path way at Over Head Reservoir Site for for Improvement of Khatra - Ranibandh - Hirbandh water supply scheme under BRGF (Phase - I) under Bankura Division, P.H.E. Dte. (Zone-M1, Distance 85 Km. from Bankura) (Length -110 Mtr, No of Columns=32 Nos. Centre to Centre-3.5 Mtr.) For Single Tie Beam.</t>
+  </si>
+  <si>
+    <t>ORD/000583/2022-2023</t>
+  </si>
+  <si>
+    <t>499/BQA</t>
+  </si>
+  <si>
+    <t>J.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Javi (69), Bagdiha (70), Ledapakur (120), Mahadebsinan (121), Barapacha (123), Khata-Am (124), Raygar (125), Goalmuri (152), Sutan (153), Bhulagara (154), Dhankura (159) &amp; Dhanjhar (164) mouzas by retrofitting Zone- M2 of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. ( Total FHTC- 1033) No of FHTC- 517 ( PART-B )</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>2534/BQA</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for Office of the Executive Engineer, Bankura Division, P.H.E. Dte. for the Period from 01.05.2023 to 31.07.2023.</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>85/KSD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/07/2023 to 31/12/2023.</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>161/KSD</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Javi (69), Bagdiha (70), Ledapakur (120), Mahadebsinan (121), Barapacha (123), Khata-Am (124), Raygar (125), Goalmuri (152), Sutan (153), Bhulagara (154), Dhankura (159) &amp; Dhanjhar (164) mouzas by retrofitting Zone- M2 of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme under BRGF (Phase - I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000623/2023-2024</t>
   </si>
   <si>
     <t>2533/BQA</t>
   </si>
   <si>
-    <t>08/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>23/10/2023</t>
   </si>
   <si>
     <t>GANESH ROY</t>
   </si>
   <si>
+    <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for Office of the Executive Engineer, Bankura Division, P.H.E. Dte. for the Period from 01.08.2023 to 31.10.2023.</t>
+  </si>
+  <si>
+    <t>ORD/000494/2023-2024</t>
+  </si>
+  <si>
+    <t>217/KSD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
     <t>Crossing road by 200 mm dia MS pipe by Jack pushing method, interconnection of Rising Main (Zone-M1 &amp; M2) with pumping main, laying &amp; fabrication of MS pipe in another 3 (Three) Nos. places with all allied works for balance work of Improvement of Khatra-Ranibandh-Hirbandh Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>828/BQA</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
-    <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for Office of the Executive Engineer, Bankura Division, P.H.E. Dte. for the Period from 01/11/2022 to 31/01/2023.</t>
-[...29 lines deleted...]
-    <t>Resource Division</t>
+    <t>Work Order for Supply, Delivery and Stacking of C.I.D.F. Sluice Valve of under balance work of Improvement of Khatra-Ranibandh-Hirbandh Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/001300/2023-2024</t>
+  </si>
+  <si>
+    <t>323\KSD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>25/11/2023</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>RTOR000021/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
-    <t>Purchase of land for proposed 02 Nos. of OHR for Improvement of khatra-Hirbandh-Ranibandh w/s scheme under BRGF (Phase - I)</t>
-[...53 lines deleted...]
-    <t>31/10/2023</t>
+    <t>Construction of 250 m³ Capacity R.C.C OHR (based on Departmental Design) with 20 mtr. staging height, Construction of Chlorine Room and Construction of Operator cum Guard Room of Zone-M1 under balance work of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001340/2024-2025</t>
+  </si>
+  <si>
+    <t>3165/BQA</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Construction of 200 m³ Capacity R.C.C OHR (based on Departmental Design) with 20 mtr. staging height, Construction of Chlorine Room and Construction of Operator cum Guard Room of Ashatora (Zone-CE) under balance work of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001338/2024-2025</t>
   </si>
   <si>
     <t>3163/BQA</t>
   </si>
   <si>
-    <t>24/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
     <t>Construction of 200 m³ Capacity R.C.C OHR (based on Departmental Design) with 20 mtr. staging height, Construction of Chlorine Room and Construction of Operator cum Guard Room of Zone-M2 under balance work of Improvement of Khatra - Ranibandh - Hirbandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001339/2024-2025</t>
   </si>
   <si>
     <t>3164/BQA</t>
   </si>
   <si>
     <t>S B ASSOCIATES</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000156/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1032,1604 +1032,1604 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.88</v>
+        <v>107.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>105.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.7</v>
+        <v>0.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>167.3</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.38</v>
+        <v>0.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>272.06</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>23.59</v>
+        <v>155.57</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>3.71</v>
+        <v>3.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>3.93</v>
+        <v>58.1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>58.1</v>
+        <v>500</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>500</v>
+        <v>22.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>14.25</v>
+        <v>11.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>0.87</v>
+        <v>23.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.46</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>167.3</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>36.75</v>
+        <v>4.7</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="P14" s="4">
-        <v>12.53</v>
+        <v>3.38</v>
       </c>
       <c r="Q14" s="4">
-        <v>12.52</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="P15" s="4">
-        <v>0.44</v>
+        <v>3.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.19</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>272.06</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="I16" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P16" s="4">
-        <v>155.57</v>
+        <v>14.25</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P17" s="4">
-        <v>182.72</v>
+        <v>12.15</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L18" s="4"/>
+        <v>93</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>94</v>
+      </c>
       <c r="M18" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="P18" s="4">
-        <v>22.6</v>
+        <v>36.75</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="P19" s="4">
         <v>0.44</v>
       </c>
       <c r="Q19" s="4">
         <v>1.2</v>
       </c>
       <c r="R19" s="4">
         <v>274.48</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="P20" s="4">
         <v>0.87</v>
       </c>
       <c r="Q20" s="4">
         <v>2.16</v>
       </c>
       <c r="R20" s="4">
         <v>247.3</v>
       </c>
       <c r="S20" s="4">
         <v>40</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="P21" s="4">
-        <v>0.44</v>
+        <v>36.75</v>
       </c>
       <c r="Q21" s="4">
-        <v>1.19</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>272.66</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="P22" s="4">
-        <v>90.99</v>
+        <v>0.44</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>272.66</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="P23" s="4">
-        <v>91.37</v>
+        <v>12.53</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>12.52</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>120</v>
+        <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>122</v>
+        <v>41</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P24" s="4">
-        <v>107.65</v>
+        <v>1</v>
       </c>
       <c r="Q24" s="4">
-        <v>105.5</v>
+        <v>1</v>
       </c>
       <c r="R24" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>133</v>
+        <v>51</v>
       </c>
       <c r="P25" s="4">
-        <v>1</v>
+        <v>182.72</v>
       </c>
       <c r="Q25" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>133</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K26" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="P26" s="4">
-        <v>15.54</v>
+        <v>92.86</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P27" s="4">
-        <v>36.75</v>
+        <v>90.99</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>56</v>
+        <v>141</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P28" s="4">
-        <v>12.15</v>
+        <v>91.37</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>113</v>
+        <v>149</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>149</v>
+        <v>51</v>
       </c>
       <c r="P29" s="4">
-        <v>92.86</v>
+        <v>15.54</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>1485.09</v>