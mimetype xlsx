--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,78 +272,81 @@
   <si>
     <t>Augmentation of Jhantipahari piped W/S Scheme (Zone - I) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000435/2023-2024</t>
   </si>
   <si>
     <t>2269/BQA</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>Construction of high lift pump house, construction of guard room and toilet and construction of WBSEDCL room at Jhantipahari water supply scheme (Zone - I) under Augmentation of Sub-Surface Water Based Water Supply Scheme for Jhantipahari to accommodate FHTC in Chhatna Block, District:- Bankura.</t>
   </si>
   <si>
     <t>ORD/001382/2024-2025</t>
   </si>
   <si>
     <t>20/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Construction of Guard Room &amp; Toilet &amp; Boundary Wall of Augmentation of Jhantipahari piped W/S Scheme and adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001410/2024-2025</t>
+  </si>
+  <si>
+    <t>27/BQA</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>BROTIN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Balance allied works of Augmentation of Sub-Surface Based Water Supply Scheme for Jhantipahari (Zone-II) under Bankura Sub-Division of BANKURA Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000175/2024-2025</t>
+  </si>
+  <si>
+    <t>1812/BQA</t>
+  </si>
+  <si>
     <t>01/01/2026</t>
-  </si>
-[...25 lines deleted...]
-    <t>1812/BQA</t>
   </si>
   <si>
     <t>Sinking of 01 no. 200 mm dia. Horizontal River Bed Tube Well with fitting of 200 mm dia. strainer with of collecting line in river DARAKESHWAR under Augmentation of Jhantipahari water supply scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Zone- II)</t>
   </si>
   <si>
     <t>ORD/000151/2025-2026</t>
   </si>
   <si>
     <t>1304/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1675,134 +1678,134 @@
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P16" s="4">
         <v>129.15</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>6</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>8.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1766.91</v>
       </c>
       <c r="P18" s="8">
         <v>0</v>
       </c>
       <c r="Q18" s="8">
         <v>0</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>