--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,65 @@
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>1812/BQA</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Sinking of 01 no. 200 mm dia. Horizontal River Bed Tube Well with fitting of 200 mm dia. strainer with of collecting line in river DARAKESHWAR under Augmentation of Jhantipahari water supply scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Zone- II)</t>
   </si>
   <si>
     <t>ORD/000151/2025-2026</t>
   </si>
   <si>
     <t>1304/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Crossing Rail Track ( South Eastern RLY. K.M. 252/1 -3) in between Jhantipahari Rly. Station (JPH) &amp; Chhatna Rly. station (CJN) , P.S.Chhatna ,by Jack Pushing method with 300 mm (OD) Spirally welded MS Casing Pipe with 100 mm dia. MS carrier pipe under Augmentation of Jhantipahari piped Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001951/2024-2025</t>
+  </si>
+  <si>
+    <t>681/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -914,54 +929,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -973,54 +988,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>1.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1205,54 +1220,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>328.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>286.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87.39</v>
       </c>
       <c r="S8" s="4">
         <v>73</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1266,54 +1281,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>176.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>116.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>66.06</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1327,54 +1342,54 @@
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P10" s="4">
         <v>191.18</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>133.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>69.81</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1445,54 +1460,54 @@
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>393.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>316.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>80.46</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1760,87 +1775,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>8.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P18" s="4">
+        <v>33.25</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1800.16</v>
+      </c>
+      <c r="P19" s="8">
+        <v>857.83</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>47.65</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>