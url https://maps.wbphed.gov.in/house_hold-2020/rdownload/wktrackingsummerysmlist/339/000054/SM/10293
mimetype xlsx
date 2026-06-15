--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,62 @@
     <t>1304/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 252/1 -3) in between Jhantipahari Rly. Station (JPH) &amp; Chhatna Rly. station (CJN) , P.S.Chhatna ,by Jack Pushing method with 300 mm (OD) Spirally welded MS Casing Pipe with 100 mm dia. MS carrier pipe under Augmentation of Jhantipahari piped Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001951/2024-2025</t>
   </si>
   <si>
     <t>681/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>Bill for Road restoration Jhantipahari Kashipur Road from CH:0.060 KM to 0.76 KM permanent Restoration of road for the purpose of laying UPVC pipe line along and across of Jhantipahari High school- Chhatna Saltora Road</t>
+  </si>
+  <si>
+    <t>BILL/00108/2026-2027</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1836,87 +1848,142 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P18" s="4">
         <v>33.25</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P19" s="4">
+        <v>59.37</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1859.54</v>
+      </c>
+      <c r="P20" s="8">
+        <v>857.83</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>46.13</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>