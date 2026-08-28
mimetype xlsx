--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Sub- Surface Water Based Water Supply Scheme for Jhantipahari to accommodate FHTC in Chhatna Block, District- Bankura. Block- Chhatna, District- Bankura, West Bengal.</t>
   </si>
   <si>
     <t>SM/10293</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 300 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- I/O.H.R./7/2012 (Sheet 1 &amp;2)with 20 mtr. staging height including foundation, pipeline connection and cost of pipes , specials etc. and allied works for Augmentation of JHANTIPAHARI W/S Scheme (Zone - I) under Bankura Divn, PHE Dte. (Part - A), and HDPE pipe line for distribution system with FHTC for the proposed Augmentation of Jhantipahari piped W/S Scheme (Zone - I) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. (Part - B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000205/2022-2023</t>
+  </si>
+  <si>
+    <t>1970/BQA</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>30/12/2026</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Construction of 250 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- I/O.H.R./7/2012 (Sheet 1 &amp;2)with 20 mtr. staging height including foundation, pipeline connection and cost of pipes , specials etc. and allied works for Augmentation of JHANTIPAHARI W/S Scheme (Zone - II) under Bankura Divn, PHE Dte. (Part - A), and HDPE pipe line for distribution system with FHTC for the proposed Augmentation of Jhantipahari piped W/S Scheme (Zone - II) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. (Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/000209/2022-2023</t>
+  </si>
+  <si>
+    <t>1971/BQA</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
     <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir of capacity 300 cum and staging height 20 mtr for Augmentation of piped water supply scheme for Jhantipahari and its adjoining mouzas (JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. (Zone- I)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000236/2022-2023</t>
   </si>
   <si>
     <t>362/BSD</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>MABCO CONSULTANT</t>
   </si>
   <si>
     <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir of capacity 250 cum and staging height 20 mtr for Augmentation of piped water supply scheme for Jhantipahari and its adjoining mouzas (JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. (Zone- II)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001102/2022-2023</t>
   </si>
   <si>
     <t>361\BSD</t>
   </si>
   <si>
     <t>MOYTEC</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2022-2023</t>
   </si>
   <si>
     <t>2036/BQA</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Augmentation of Jhantipahari piped W/S Scheme (Zone - I) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000435/2023-2024</t>
+  </si>
+  <si>
+    <t>2269/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation of sub Surface water base water supply Scheme for Jhantipahari to accommodate FHTC in Chhatna Block under Bankura Mechanical Division PHE Dte, Dist :Bankura under JJM.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2023-2024</t>
+  </si>
+  <si>
+    <t>1818/BMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
     <t>RTOR000063/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>rail bhoomi crossing seva</t>
   </si>
   <si>
     <t>BILL/00914/2023-2024</t>
   </si>
   <si>
     <t>FHTC/09</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
   <si>
-    <t>Construction of 300 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- I/O.H.R./7/2012 (Sheet 1 &amp;2)with 20 mtr. staging height including foundation, pipeline connection and cost of pipes , specials etc. and allied works for Augmentation of JHANTIPAHARI W/S Scheme (Zone - I) under Bankura Divn, PHE Dte. (Part - A), and HDPE pipe line for distribution system with FHTC for the proposed Augmentation of Jhantipahari piped W/S Scheme (Zone - I) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. (Part - B)</t>
-[...37 lines deleted...]
-  <si>
     <t>Balance allied works of Augmentation of Sub-Surface Based Water Supply Scheme for Jhantipahari (Zone-I) under Bankura Sadar Sub-Division of BANKURA Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000169/2024-2025</t>
   </si>
   <si>
     <t>1809/BQA</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
-    <t>08/11/2024</t>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Balance allied works of Augmentation of Sub-Surface Based Water Supply Scheme for Jhantipahari (Zone-II) under Bankura Sub-Division of BANKURA Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000175/2024-2025</t>
+  </si>
+  <si>
+    <t>1812/BQA</t>
   </si>
   <si>
     <t>Upward revision of contract Demand from 100KVA to 138 KVA at 11KV having Consumer ID : 942304300 at the premises at Jhantipahari water supply scheme(Intake), Jhantipahari, Bankura.</t>
   </si>
   <si>
     <t>BILL/00958/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-236</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Construction of 250 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- I/O.H.R./7/2012 (Sheet 1 &amp;2)with 20 mtr. staging height including foundation, pipeline connection and cost of pipes , specials etc. and allied works for Augmentation of JHANTIPAHARI W/S Scheme (Zone - II) under Bankura Divn, PHE Dte. (Part - A), and HDPE pipe line for distribution system with FHTC for the proposed Augmentation of Jhantipahari piped W/S Scheme (Zone - II) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. (Part - B)</t>
-[...25 lines deleted...]
-  <si>
     <t>Construction of high lift pump house, construction of guard room and toilet and construction of WBSEDCL room at Jhantipahari water supply scheme (Zone - I) under Augmentation of Sub-Surface Water Based Water Supply Scheme for Jhantipahari to accommodate FHTC in Chhatna Block, District:- Bankura.</t>
   </si>
   <si>
     <t>ORD/001382/2024-2025</t>
   </si>
   <si>
     <t>20/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
-    <t>01/07/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>SHYAMAL KUMAR DAS</t>
   </si>
   <si>
     <t>Construction of Guard Room &amp; Toilet &amp; Boundary Wall of Augmentation of Jhantipahari piped W/S Scheme and adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001410/2024-2025</t>
   </si>
   <si>
     <t>27/BQA</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>BROTIN UPADHYAY</t>
-  </si>
-[...10 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Sinking of 01 no. 200 mm dia. Horizontal River Bed Tube Well with fitting of 200 mm dia. strainer with of collecting line in river DARAKESHWAR under Augmentation of Jhantipahari water supply scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (Zone- II)</t>
   </si>
   <si>
     <t>ORD/000151/2025-2026</t>
   </si>
   <si>
     <t>1304/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 252/1 -3) in between Jhantipahari Rly. Station (JPH) &amp; Chhatna Rly. station (CJN) , P.S.Chhatna ,by Jack Pushing method with 300 mm (OD) Spirally welded MS Casing Pipe with 100 mm dia. MS carrier pipe under Augmentation of Jhantipahari piped Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001951/2024-2025</t>
   </si>
@@ -918,884 +918,884 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.85</v>
+        <v>328.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.85</v>
+        <v>286.87</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>87.39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.85</v>
+        <v>393.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.85</v>
+        <v>316.91</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>80.46</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.05</v>
+        <v>1.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>305.79</v>
+        <v>1.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>1.06</v>
+        <v>0.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>328.26</v>
+        <v>153.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>286.87</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>87.39</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>176.93</v>
       </c>
       <c r="Q9" s="4">
         <v>116.89</v>
       </c>
       <c r="R9" s="4">
         <v>66.06</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>191.18</v>
+        <v>305.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>133.47</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>69.81</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>2.23</v>
+        <v>1.06</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>393.86</v>
+        <v>191.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>316.91</v>
+        <v>133.47</v>
       </c>
       <c r="R12" s="4">
-        <v>80.46</v>
+        <v>69.81</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="P13" s="4">
-        <v>153.91</v>
+        <v>129.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>82</v>
+        <v>6</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>45.94</v>
+        <v>2.23</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>25.89</v>
+        <v>45.94</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>129.15</v>
+        <v>25.89</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>8.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
@@ -1810,69 +1810,69 @@
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="P18" s="4">
         <v>33.25</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>