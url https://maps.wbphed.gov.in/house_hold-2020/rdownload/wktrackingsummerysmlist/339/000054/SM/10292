--- v0 (2025-12-17)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -404,51 +404,51 @@
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Upward revision of contract Demand from 60KVA to 98 KVA at 11KV having Consumer ID : 942304600 at the premises at Biharinath, Saltora, Bankura.</t>
   </si>
   <si>
     <t>BILL/00957/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-238</t>
   </si>
   <si>
     <t>Laying of different dia DI (k9) rising main including all allied works for Augamentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000071/2022-2023</t>
   </si>
   <si>
     <t>1698/BQA</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Soil Investigation work for construction of OHR (550 CUM CAPACITY) under Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte (Zone- II) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000642/2022-2023</t>
   </si>
   <si>
     <t>581/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>MS G. MITRA AND ASSOCIATES</t>
   </si>
   <si>
     <t>Soil Investigation work for construction of CWR (250 CUM CAPACITY) under Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte. (Head Work Site) (2nd Call)</t>
   </si>
@@ -504,50 +504,53 @@
     <t>16/02/2024</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Continuation for supply 01 (One) no. Diesel / LPG / CNG driven Luxury Taxi / Bolero / Scorpio / Innova on hire basis for inspection of JJM works across Bankura district of Deputy Superintending Engineer, PIU, WBDWSIP, PHE Dte. For the period from 01/04/2024 to 30/09/2024 (183 Days).</t>
   </si>
   <si>
     <t>ORD/001452/2023-2024</t>
   </si>
   <si>
     <t>472\BSD</t>
   </si>
   <si>
     <t>Construction of Pump House including plinth protection, Ramp etc. according to departmental design &amp; drawing at Saltora Z-I OHR Site for Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS Under Satora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Z- I)</t>
   </si>
   <si>
     <t>ORD/001411/2024-2025</t>
   </si>
   <si>
     <t>28/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>KABISH KUMAR GHOSH</t>
   </si>
   <si>
     <t>Construction of Pump House including plinth protection, Ramp etc. according to departmental design &amp; drawing at Anandapur Intake Site for Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS Under Satora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Intake Site)</t>
   </si>
   <si>
     <t>ORD/000068/2025-2026</t>
   </si>
   <si>
     <t>1008/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1115,54 +1118,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>57.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>52.65</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>91.16</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1179,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>8.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.88</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.24</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1237,54 +1240,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>50.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>39.45</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>78.16</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1298,54 +1301,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>3.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.59</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.85</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1359,54 +1362,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>4.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.88</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1534,54 +1537,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>0.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>253.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1595,54 +1598,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.42</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>276.92</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1656,54 +1659,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>303.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>222.57</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>73.24</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1776,54 +1779,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P14" s="4">
         <v>0.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>264.5</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1896,54 +1899,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P16" s="4">
         <v>0.24</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>263.5</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1957,54 +1960,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P17" s="4">
         <v>0.14</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>256.88</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2018,54 +2021,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P18" s="4">
         <v>0.14</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>276.38</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2079,54 +2082,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>30.63</v>
       </c>
       <c r="Q19" s="4">
-        <v>30.63</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>20</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2559,54 +2562,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P27" s="4">
         <v>391.5</v>
       </c>
       <c r="Q27" s="4">
-        <v>76.17</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>19.46</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>19</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2620,208 +2623,208 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P28" s="4">
         <v>0.87</v>
       </c>
       <c r="Q28" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>265.43</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="P29" s="4">
         <v>36.78</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>1</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P30" s="4">
         <v>32.15</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
         <v>1940.84</v>
       </c>
       <c r="P31" s="8">
-        <v>447.53</v>
+        <v>0</v>
       </c>
       <c r="Q31" s="8">
-        <v>23.06</v>
+        <v>0</v>
       </c>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>