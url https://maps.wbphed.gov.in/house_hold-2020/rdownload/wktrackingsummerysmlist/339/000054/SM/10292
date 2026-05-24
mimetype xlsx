--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -393,65 +393,50 @@
     <t>APEX ENTERPRISE</t>
   </si>
   <si>
     <t>Upward revision of contract Demand from 120KVA to 155 KVA at 11KV having Consumer ID : 942304500 at the premises at Anandapur, Saltora water supply scheme(Intake), Bankura.</t>
   </si>
   <si>
     <t>BILL/00956/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-237</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Upward revision of contract Demand from 60KVA to 98 KVA at 11KV having Consumer ID : 942304600 at the premises at Biharinath, Saltora, Bankura.</t>
   </si>
   <si>
     <t>BILL/00957/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-238</t>
-  </si>
-[...13 lines deleted...]
-    <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Soil Investigation work for construction of OHR (550 CUM CAPACITY) under Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte (Zone- II) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000642/2022-2023</t>
   </si>
   <si>
     <t>581/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>MS G. MITRA AND ASSOCIATES</t>
   </si>
   <si>
     <t>Soil Investigation work for construction of CWR (250 CUM CAPACITY) under Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte. (Head Work Site) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000643/2022-2023</t>
   </si>
@@ -957,51 +942,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1118,54 +1103,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>57.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>52.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.16</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1164,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>8.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1240,54 +1225,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>50.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>39.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>78.16</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1301,54 +1286,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>3.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1362,54 +1347,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>4.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1537,54 +1522,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>0.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>253.66</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1598,54 +1583,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>276.92</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1659,54 +1644,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>303.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>222.57</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>73.24</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1779,54 +1764,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P14" s="4">
         <v>0.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>264.5</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1899,54 +1884,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P16" s="4">
         <v>0.24</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>263.5</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1960,54 +1945,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P17" s="4">
         <v>0.14</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>256.88</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2021,54 +2006,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P18" s="4">
         <v>0.14</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>276.38</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2082,54 +2067,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>30.63</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>30.63</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>20</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2245,599 +2230,538 @@
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P22" s="4">
-        <v>87.82</v>
+        <v>0.68</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="P23" s="4">
         <v>0.68</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M24" s="4" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="P24" s="4">
         <v>0.68</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M25" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="P25" s="4">
-        <v>0.68</v>
+        <v>647.6</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P26" s="4">
-        <v>647.6</v>
+        <v>391.5</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>76.17</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>154</v>
+        <v>107</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>155</v>
+        <v>122</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>156</v>
+        <v>68</v>
       </c>
       <c r="P27" s="4">
-        <v>391.5</v>
+        <v>0.87</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>265.43</v>
       </c>
       <c r="S27" s="4">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>68</v>
+        <v>160</v>
       </c>
       <c r="P28" s="4">
-        <v>0.87</v>
+        <v>36.78</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>165</v>
+        <v>74</v>
       </c>
       <c r="P29" s="4">
-        <v>36.78</v>
+        <v>32.15</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="3">
-[...18 lines deleted...]
-      <c r="H30" s="13" t="s">
+      <c r="A30" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>1853.02</v>
+      </c>
+      <c r="P30" s="8">
+        <v>447.53</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>24.15</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
-    <row r="31" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>