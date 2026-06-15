--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -510,50 +510,110 @@
     <t>28/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>KABISH KUMAR GHOSH</t>
   </si>
   <si>
     <t>Construction of Pump House including plinth protection, Ramp etc. according to departmental design &amp; drawing at Anandapur Intake Site for Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS Under Satora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Intake Site)</t>
   </si>
   <si>
     <t>ORD/000068/2025-2026</t>
   </si>
   <si>
     <t>1008/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>RTOR000010/2025-2026</t>
+  </si>
+  <si>
+    <t>2146/BQA</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Gangajalghati-Saltora Road from Ch. 9.60 km to Ch. 12.50 km &amp; Ch. 19.30 km to Ch. 21.90 km - Permanent restoration work due to laying of PHE pipeline for under Bankura Highway Division in the district Bankura.</t>
+  </si>
+  <si>
+    <t>BILL/01926/2024-2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
+  </si>
+  <si>
+    <t>Bankura-Saltora Road from Ch:39.474 km to 44.800 km, Permanent Restoration of Road for the purpose of " Laying of pippeline from Lapahari to Murlu Village via Subdar more under Augmentation of Saltora water supply schemes" under Bankura Highway Division in the district of Bankura.</t>
+  </si>
+  <si>
+    <t>BILL/00085/2025-2026</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>SHIFTING 4 NOS POLE AT LEDAPALADH ALONG SALTORA G. GHATI ROAD OF SALTORA CUSTOMER CARE CENTER.</t>
+  </si>
+  <si>
+    <t>BILL/00255/2025-2026</t>
+  </si>
+  <si>
+    <t>4215/1</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of different dia DI (k9) rising main including all allied works for Augamentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000071/2022-2023</t>
+  </si>
+  <si>
+    <t>1698/BQA</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,73 +1002,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -2681,87 +2741,372 @@
       </c>
       <c r="N29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P29" s="4">
         <v>32.15</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="B30" s="7"/>
-[...22 lines deleted...]
-      <c r="S30" s="8"/>
+      <c r="L30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P30" s="4">
+        <v>25.55</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L31" s="4"/>
+      <c r="M31" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="P31" s="4">
+        <v>17.86</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="P32" s="4">
+        <v>24.18</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="P33" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="P34" s="4">
+        <v>87.82</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>25</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>2009.4</v>
+      </c>
+      <c r="P35" s="8">
+        <v>447.53</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>22.27</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>