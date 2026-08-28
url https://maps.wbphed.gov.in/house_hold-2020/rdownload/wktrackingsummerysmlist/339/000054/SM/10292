--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,419 +110,431 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 07 no. 200 mm dia. X 6.0 Mtr. depth Horizontal River Bed Tube Well &amp; Supplying Laying 100 mm dia G.I connecting Main including supply and Erecting of 40 mm dia G I Pipe for Guard pilling from River bed T/W to Manifold for Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000466/2021-2022</t>
   </si>
   <si>
     <t>784/BQA</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>30/04/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
+    <t>Laying of different dia DI (k9) rising main including all allied works for Augamentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000071/2022-2023</t>
+  </si>
+  <si>
+    <t>1698/BQA</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
+    <t>Continuation for Supply of 01 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for official use of the Assistant Engineer, Bankura Head Quarter under Bankura Division P.H.E. Dte. for the period from 01/12/2022 to 30/11/2023 (One Year)</t>
+  </si>
+  <si>
+    <t>ORD/001176/2022-2023</t>
+  </si>
+  <si>
+    <t>10\BQA(H.Q.)</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>MITALI CHHATAIT PARAMANIK</t>
+  </si>
+  <si>
+    <t>Construction of CWR (250 CUM CAPACITY) with plinth protection and other allied works for Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte. (For Zone -I)</t>
+  </si>
+  <si>
+    <t>ORD/000068/2022-2023</t>
+  </si>
+  <si>
+    <t>1696/BQA</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2022-2023</t>
+  </si>
+  <si>
+    <t>1953/BQA</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Laying HDPE Pipe Line from Bamuntore pump house to Narayanpur more to Iswada village for water supply arrangement at Narayanpur &amp; Iswada village under augamentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000276/2022-2023</t>
   </si>
   <si>
     <t>08/BQA</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>RAHUL CHATERJEE</t>
   </si>
   <si>
-    <t>Construction of CWR (250 CUM CAPACITY) with plinth protection and other allied works for Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte. (For Zone -I)</t>
-[...14 lines deleted...]
-    <t>SAIKAT CHOWDHURY</t>
+    <t>Soil Investigation work for construction of OHR (550 CUM CAPACITY) under Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte (Zone- II) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000642/2022-2023</t>
+  </si>
+  <si>
+    <t>581/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>MS G. MITRA AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for construction of CWR (250 CUM CAPACITY) under Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte. (Head Work Site) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000643/2022-2023</t>
+  </si>
+  <si>
+    <t>582/BQA</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for construction of OHR (250 CUM CAPACITY) under Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte (Zone- I) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000641/2022-2023</t>
+  </si>
+  <si>
+    <t>580/BQA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION, COMMISSIONING OF RCC OVERHEAD RESEVOR OF CAPACITY 550CUM AND STAGING HEIGHT 20 MTR. AS PER APPROVE DRAWING AND LAYING D.I(K-7) AND H.D.P.E PIPE LENGTH FOR DISTIBUTION SYSTEM INCLUDING PROVING FHTC FOR AUGMENTATION OF SUB-SURFACE WATER BASED WATER PIPE LINE SYSTEM FOR SALTORA PWSS.(FOR ZONE-II)</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1257/BQA</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Construction and commission of R.C.C Over Head Reservoir of capacity 250 cum and staging height 20 mtr as per approved drawing &amp; Laying DI (K7) &amp; HDPE pipe line for distribution system including Providing FHTC for Augmentation of sub Surface Water Based Water Supply scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division. PHE Dte. (For Zone -I)</t>
+  </si>
+  <si>
+    <t>ORD/000113/2023-2024</t>
+  </si>
+  <si>
+    <t>1195/BQA</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>01 (One) no. Diesel / LPG / CNG driven Luxury Taxi / Bolero / Scorpio / Innova on hire basis for inspection of JJM works across Bankura district of Deputy Superintending Engineer, PIU, WBDWSIP, PHE Dte. For the period from 01/10/2023 to 31/03/2024 (183 Days).</t>
+  </si>
+  <si>
+    <t>ORD/000719/2023-2024</t>
+  </si>
+  <si>
+    <t>1016/BSD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Engagement of 01 (One) no. additional vehicle on hire basis for official use for the office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E. Dte. For the period from 10/08/2023 to 09/02/2024 (184 Days).</t>
+  </si>
+  <si>
+    <t>ORD/000621/2023-2024</t>
+  </si>
+  <si>
+    <t>807/BSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing and installation of High Lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation of subsurface water based water supply scheme Saltora for providing FHTC in Saltora Block under Bankura Mechanical Division PHE Dte, Block: Saltora Dist : Bankura.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000614/2023-2024</t>
+  </si>
+  <si>
+    <t>2070/BMD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>10/03/2024</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation for Supply of 01 (One) No. Diesel/ LPG/ CNG driven Luxury Taxi / Bolero/ Scorpio on hire basis for official use of the Assistant Engineer, Bankura Head Quarter under Bankura Division P.H.E. Dte. for the period from 01/12/2023 to 30/11/2024 (One Year)</t>
+  </si>
+  <si>
+    <t>ORD/001627/2023-2024</t>
+  </si>
+  <si>
+    <t>55\BQA(H.Q.)</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
   </si>
   <si>
     <t>laying extra HDPE Pipe Line to Cover Narayanpur mouza under augamentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000374/2022-2023</t>
   </si>
   <si>
     <t>51/BQA</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>Laying extra HDPE Pipe Line to cover Iswada mouza under augamentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000375/2022-2023</t>
   </si>
   <si>
     <t>52/BQA</t>
   </si>
   <si>
     <t>S K FAZLUL ALAM</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000047/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
-    <t>01 (One) no. Diesel / LPG / CNG driven Luxury Taxi / Bolero / Scorpio / Innova on hire basis for inspection of JJM works across Bankura district of Deputy Superintending Engineer, PIU, WBDWSIP, PHE Dte. For the period from 01/10/2023 to 31/03/2024 (183 Days).</t>
-[...76 lines deleted...]
-  <si>
     <t>Continuation for engagement of 01 (One) no. additional vehicle on hire basis for official use for the office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E. Dte. For the period from 01/05/2024 to 31/05/2024 (31 Days).</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>533/BSD</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
-    <t>Continuation for Supply of 01 (One) No. Diesel/ LPG/ CNG driven Luxury Taxi / Bolero/ Scorpio on hire basis for official use of the Assistant Engineer, Bankura Head Quarter under Bankura Division P.H.E. Dte. for the period from 01/12/2023 to 30/11/2024 (One Year)</t>
-[...11 lines deleted...]
-    <t>29/11/2024</t>
+    <t>Continuation for supply 01 (One) no. Diesel / LPG / CNG driven Luxury Taxi / Bolero / Scorpio / Innova on hire basis for inspection of JJM works across Bankura district of Deputy Superintending Engineer, PIU, WBDWSIP, PHE Dte. For the period from 01/04/2024 to 30/09/2024 (183 Days).</t>
+  </si>
+  <si>
+    <t>ORD/001452/2023-2024</t>
+  </si>
+  <si>
+    <t>472\BSD</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
   </si>
   <si>
     <t>Continuation for engagement of 01 (One) no. additional vehicle on hire basis for official use for the office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E. Dte. For the period from 10/02/2024 to 31/03/2024 (51 Days).</t>
   </si>
   <si>
     <t>ORD/001451/2023-2024</t>
   </si>
   <si>
     <t>249/BSD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>Continuation for engagement of 01 (One) no. additional vehicle on hire basis for official use for the office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E. Dte. For the period from 01/04/2024 to 30/04/2024 (30 Days).</t>
   </si>
   <si>
     <t>ORD/001562/2023-2024</t>
   </si>
   <si>
     <t>473/BSD</t>
   </si>
   <si>
-    <t>28/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Continuation for engagement of 01 (One) no. additional vehicle on hire basis for official use for the office of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E. Dte. For the period from 01/06/2024 to 30/06/2024 (30 Days).</t>
   </si>
   <si>
     <t>ORD/001334/2024-2025</t>
   </si>
   <si>
     <t>607/BSD</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>Supply of fitting including carriage and delivary at site for Augmentation of sub surface water based water supply scheme for Saltora PWSS under Bankura Sadar Sub Division of Bankura Division,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001439/2023-2024</t>
   </si>
   <si>
     <t>692/BQA</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>APEX ENTERPRISE</t>
   </si>
   <si>
+    <t>Upward revision of contract Demand from 60KVA to 98 KVA at 11KV having Consumer ID : 942304600 at the premises at Biharinath, Saltora, Bankura.</t>
+  </si>
+  <si>
+    <t>BILL/00957/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-238</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
     <t>Upward revision of contract Demand from 120KVA to 155 KVA at 11KV having Consumer ID : 942304500 at the premises at Anandapur, Saltora water supply scheme(Intake), Bankura.</t>
   </si>
   <si>
     <t>BILL/00956/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-237</t>
   </si>
   <si>
-    <t>27/09/2024</t>
-[...97 lines deleted...]
-  <si>
     <t>Construction of Pump House including plinth protection, Ramp etc. according to departmental design &amp; drawing at Saltora Z-I OHR Site for Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS Under Satora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Z- I)</t>
   </si>
   <si>
     <t>ORD/001411/2024-2025</t>
   </si>
   <si>
     <t>28/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>KABISH KUMAR GHOSH</t>
   </si>
   <si>
     <t>Construction of Pump House including plinth protection, Ramp etc. according to departmental design &amp; drawing at Anandapur Intake Site for Augmentation of Sub Surface Water Based Water Supply Scheme for Saltora PWSS Under Satora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Intake Site)</t>
   </si>
   <si>
     <t>ORD/000068/2025-2026</t>
   </si>
   <si>
     <t>1008/BQA</t>
@@ -555,65 +567,50 @@
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
     <t>Bankura-Saltora Road from Ch:39.474 km to 44.800 km, Permanent Restoration of Road for the purpose of " Laying of pippeline from Lapahari to Murlu Village via Subdar more under Augmentation of Saltora water supply schemes" under Bankura Highway Division in the district of Bankura.</t>
   </si>
   <si>
     <t>BILL/00085/2025-2026</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>SHIFTING 4 NOS POLE AT LEDAPALADH ALONG SALTORA G. GHATI ROAD OF SALTORA CUSTOMER CARE CENTER.</t>
   </si>
   <si>
     <t>BILL/00255/2025-2026</t>
   </si>
   <si>
     <t>4215/1</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1221,1666 +1218,1672 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.95</v>
+        <v>87.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.88</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.24</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>50.47</v>
+        <v>1.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>39.45</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>78.16</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.59</v>
+        <v>50.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.59</v>
+        <v>39.45</v>
       </c>
       <c r="R6" s="4">
-        <v>99.85</v>
+        <v>78.16</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>4.88</v>
+        <v>39.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.88</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>39.9</v>
+        <v>8.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>232.29</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.87</v>
+        <v>0.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>253.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>0.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.42</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>276.92</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>303.87</v>
+        <v>647.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>222.57</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>73.24</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.73</v>
+        <v>391.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>76.17</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.15</v>
+        <v>0.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.39</v>
+        <v>2.2</v>
       </c>
       <c r="R14" s="4">
-        <v>264.5</v>
+        <v>253.66</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>1.74</v>
+        <v>0.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>276.92</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>0.24</v>
+        <v>303.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.64</v>
+        <v>222.57</v>
       </c>
       <c r="R16" s="4">
-        <v>263.5</v>
+        <v>73.24</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="P17" s="4">
-        <v>0.14</v>
+        <v>1.74</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.37</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>256.88</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>74</v>
+        <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>0.14</v>
+        <v>3.59</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.39</v>
+        <v>3.59</v>
       </c>
       <c r="R18" s="4">
-        <v>276.38</v>
+        <v>99.85</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>30.63</v>
+        <v>4.88</v>
       </c>
       <c r="Q19" s="4">
-        <v>30.63</v>
+        <v>4.88</v>
       </c>
       <c r="R19" s="4">
         <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="P20" s="4">
-        <v>2.17</v>
+        <v>232.29</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="I21" s="13"/>
-[...1 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="P21" s="4">
-        <v>1.71</v>
+        <v>0.15</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>264.5</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>132</v>
+        <v>90</v>
       </c>
       <c r="P22" s="4">
-        <v>0.68</v>
+        <v>0.87</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>265.43</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="P23" s="4">
-        <v>0.68</v>
+        <v>0.24</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>263.5</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="P24" s="4">
-        <v>0.68</v>
+        <v>0.14</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>256.88</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
       <c r="P25" s="4">
-        <v>647.6</v>
+        <v>0.14</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>276.38</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P26" s="4">
-        <v>391.5</v>
+        <v>30.63</v>
       </c>
       <c r="Q26" s="4">
-        <v>76.17</v>
+        <v>30.63</v>
       </c>
       <c r="R26" s="4">
-        <v>19.46</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>68</v>
+        <v>155</v>
       </c>
       <c r="P27" s="4">
-        <v>0.87</v>
+        <v>1.71</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>265.43</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>36.78</v>
+        <v>2.17</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="N29" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>32.15</v>
+        <v>36.78</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I30" s="13"/>
+        <v>165</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="P30" s="4">
-        <v>25.55</v>
+        <v>32.15</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>169</v>
+        <v>50</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L31" s="4"/>
+      <c r="L31" s="4" t="s">
+        <v>171</v>
+      </c>
       <c r="M31" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>172</v>
+        <v>54</v>
       </c>
       <c r="P31" s="4">
-        <v>17.86</v>
+        <v>25.55</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
@@ -2888,190 +2891,184 @@
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>173</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L32" s="4"/>
       <c r="M32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="P32" s="4">
-        <v>24.18</v>
+        <v>17.86</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="L33" s="4" t="s">
         <v>178</v>
       </c>
+      <c r="L33" s="4"/>
       <c r="M33" s="4" t="s">
         <v>179</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>179</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="P33" s="4">
-        <v>0.97</v>
+        <v>24.18</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="L34" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N34" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O34" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="O34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>87.82</v>
+        <v>0.97</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="7" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="11"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8">
         <v>2009.4</v>
       </c>
       <c r="P35" s="8">
         <v>447.53</v>
       </c>
       <c r="Q35" s="8">
         <v>22.27</v>
       </c>
       <c r="R35" s="8"/>
       <c r="S35" s="8"/>