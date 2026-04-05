--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,68 +128,50 @@
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>04/02/2023</t>
   </si>
   <si>
     <t>ANNDAMAYEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of boundary wall approx 70 mtr long for augmentation of Kotulpur water supply scheme (pump house no 2) under Bishnupur Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000390/2022-2023</t>
   </si>
   <si>
     <t>58/BQA</t>
   </si>
   <si>
     <t>SK. ALAMGIR ALAM</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Name of Work:Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Kotulpur piped water supply scheme under Bankura Mechanical Division, PHE Dte Block : Kotulpur Dist: Bankura</t>
-[...16 lines deleted...]
-  <si>
     <t>BILL/00125/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Aditional work of Road Crossing for Jack Pussing of Augumention of Kotulpur Water Supply Scheme under Bishnupur Sub vision of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000870/2023-2024</t>
   </si>
   <si>
     <t>3002/BQA</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
@@ -221,177 +203,192 @@
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER , BISHNUPUR DIVISION P.W.DTE.</t>
   </si>
   <si>
     <t>Restoration work of side shoulder due to damage caused for the laying of pipe line by PHE department in the different stretches in kotulpur kamarpukur road under Bishnupur division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02190/2023-2024</t>
   </si>
   <si>
     <t>Restoration work of side shoulder due to probable caused for the laying of pipe line by PHE Department in the different stretches in Bishnupur - Kotulpur road sh 2 UNDER Bishnupur division PWDte. during the year 23-24</t>
   </si>
   <si>
     <t>BILL/02196/2023-2024</t>
   </si>
   <si>
     <t>Restoration work of side shoulder due to damage caused for the laying of pipeline by PHE Department from 0.800 km to 3.165 km in Kotulpur Indas road (MDR) under Bishnupur Division P.W.Dte. during the year 23-24</t>
   </si>
   <si>
     <t>BILL/02191/2023-2024</t>
   </si>
   <si>
+    <t>Construction of boundary wall approx 70 mtr long for augmentation of Kotulpur water supply scheme (pump house no 3) under Bishnupur Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000392/2022-2023</t>
+  </si>
+  <si>
+    <t>59/BQA</t>
+  </si>
+  <si>
+    <t>19/08/2023</t>
+  </si>
+  <si>
+    <t>LABIR MIRSHAD KHAN</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No.Tube well 300 X 200 mm dia. X 165 Mtr. Depth Deep Tube well at Chadnighat by Rig boring for Kotulpur W/S Scheme Under Bishnupur Sub-Division of Bankura Division, PHE Dte. within Kotulpur Block, Dist :- BANKURA</t>
+  </si>
+  <si>
+    <t>ORD/000394/2022-2023</t>
+  </si>
+  <si>
+    <t>60/BQA</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>"Sinking of 1 No. Tube well 300 X 200 mm dia. X 165 Mtr. Depth Deep Tube well (at Opposite of Office cum Godown) by Rig boring for Kotulpur W/S Scheme Under Bishnupur Sub-Division of Bankura Division, PHE Dte. within Kotulpur Block, Dist :- BANKURA TSM No.- TSM/005085, SM/09981 , AAFS Project Id :- PH212246187S000"</t>
+  </si>
+  <si>
+    <t>ORD/000556/2022-2023</t>
+  </si>
+  <si>
+    <t>520/BQA</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR HAZRA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM Revision) of Kotulpur W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block -Kotulpur, Name of OHR - Kotulpur, No. of Mouza :- 4 nos. i.e.Gogra-48,Ganti-49,Kotulpur (CT)-51,Shiromonipur-102. Total House Hold - 4060</t>
+  </si>
+  <si>
+    <t>ORD/001085/2021-2022</t>
+  </si>
+  <si>
+    <t>201/BQA</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>M/S CARE</t>
+  </si>
+  <si>
+    <t>Construction of FHTC Platform, Construction of Boundary Wall &amp; Pump House for Augmentation of Kotulpur Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/001356/2024-2025</t>
+  </si>
+  <si>
+    <t>3177/BQA</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 2 nos. sites of Augmentationn Jayrambati Water Supply Scheme (SM/09880 ) &amp; 3 nos. sites of Augmentationn Kotulpur Water Supply Scheme (SM/09981) within Kotulpur Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001874/2024-2025</t>
+  </si>
+  <si>
+    <t>552/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>SAFIQUE AHAMMAD KHAN</t>
+  </si>
+  <si>
     <t>Laying distribution system Augmentation of Kotulpur Piped W/S. Scheme (JJM Revesion ) at Kotulpur Block under Bankura Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2022-2023</t>
   </si>
   <si>
     <t>1061/BQA</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
-    <t>Construction of boundary wall approx 70 mtr long for augmentation of Kotulpur water supply scheme (pump house no 3) under Bishnupur Sub Division of Bankura Division, PHE Dte.</t>
-[...94 lines deleted...]
-  <si>
     <t>SOIL INVESTIGATION FOR 18 NOS PIPED WATER SUPPLY SCHEME OF DIFERENT PLACES UNDER JJM WITH IN KOTULPUR BLOCK OF BANKURA DISTRICT UNDER BANKURA DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000416/2022-2023</t>
   </si>
   <si>
     <t>354/BQA</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>MABCO CONSULTANT</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (Switch Room cum Chlorine Room) with Sanitary &amp; Water Supply arrangement (size 5.40 m x 3.6 m) for augmentation of Kotulpur Water Supply Scheme under Bishnupur Sub Division of Bankura Division P.H.E. Dte. TSM No.- TSM/005085, SM/09981 , AAFS Project Id :- PH212246187S000</t>
+  </si>
+  <si>
+    <t>ORD/000922/2023-2024</t>
+  </si>
+  <si>
+    <t>3112/BQA</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>PRASANTA BHUIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1038,729 +1035,729 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4"/>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>45.85</v>
+        <v>1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>44</v>
-      </c>
-[...2 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>1</v>
+        <v>47.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>47.66</v>
+        <v>25.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>25.01</v>
+        <v>15.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>15.7</v>
+        <v>13.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>13.06</v>
+        <v>16.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="P11" s="4">
-        <v>16.09</v>
+        <v>8.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I12" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>8.64</v>
+        <v>7.28</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>191.68</v>
+        <v>14.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>7.28</v>
+        <v>14.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
-        <v>14.89</v>
+        <v>175.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="P16" s="4">
-        <v>14.88</v>
+        <v>88.51</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
@@ -1768,121 +1765,121 @@
       <c r="H17" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P17" s="4">
-        <v>175.9</v>
+        <v>0.75</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="P18" s="4">
-        <v>88.51</v>
+        <v>191.68</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
@@ -1890,146 +1887,146 @@
       <c r="H19" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P19" s="4">
-        <v>0.75</v>
+        <v>12.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>12.83</v>
+        <v>6.54</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
-        <v>696</v>
+        <v>656.69</v>
       </c>
       <c r="P21" s="8">
         <v>0</v>
       </c>
       <c r="Q21" s="8">
         <v>0</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>