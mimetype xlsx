--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,68 @@
     <t>354/BQA</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>MABCO CONSULTANT</t>
   </si>
   <si>
     <t>Construction of Pump House (Switch Room cum Chlorine Room) with Sanitary &amp; Water Supply arrangement (size 5.40 m x 3.6 m) for augmentation of Kotulpur Water Supply Scheme under Bishnupur Sub Division of Bankura Division P.H.E. Dte. TSM No.- TSM/005085, SM/09981 , AAFS Project Id :- PH212246187S000</t>
   </si>
   <si>
     <t>ORD/000922/2023-2024</t>
   </si>
   <si>
     <t>3112/BQA</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>PRASANTA BHUIN</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of External illumination system at Kotulpur H/W site under Augmentation of Kotulpur piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Kotulpur, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>1070/BMSD</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -940,54 +958,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.98</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1001,54 +1019,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>7.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.32</v>
       </c>
       <c r="S4" s="4">
         <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1135,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>47.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>45.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.49</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1463,54 +1481,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P12" s="4">
         <v>7.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.79</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.25</v>
       </c>
       <c r="S12" s="4">
         <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1524,54 +1542,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>14.89</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>14.53</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.58</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1585,54 +1603,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="4">
         <v>14.88</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>13.98</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>93.97</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1646,54 +1664,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P15" s="4">
         <v>175.9</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>95.04</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>54.03</v>
       </c>
       <c r="S15" s="4">
         <v>15</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1829,54 +1847,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P18" s="4">
         <v>191.68</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>177.15</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>92.42</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1890,54 +1908,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P19" s="4">
         <v>12.83</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>12.83</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>20</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1965,87 +1983,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P20" s="4">
         <v>6.54</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P21" s="4">
+        <v>4.38</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>661.07</v>
+      </c>
+      <c r="P22" s="8">
+        <v>374.7</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>56.68</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>