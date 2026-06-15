--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,50 +363,80 @@
     <t>3112/BQA</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>PRASANTA BHUIN</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of External illumination system at Kotulpur H/W site under Augmentation of Kotulpur piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Kotulpur, Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000119/2024-2025</t>
   </si>
   <si>
     <t>1070/BMSD</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>New Service connection at P/H-IV of Kotulpur W/S scheme.</t>
+  </si>
+  <si>
+    <t>BILL/01350/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-353</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Name of Work:Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Kotulpur piped water supply scheme under Bankura Mechanical Division, PHE Dte Block : Kotulpur Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>936/BMD</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>M/S SOMA ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,70 +825,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2044,87 +2074,205 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P21" s="4">
         <v>4.38</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P22" s="4">
+        <v>3.84</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P23" s="4">
+        <v>45.85</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>34.16</v>
+      </c>
+      <c r="R23" s="4">
+        <v>74.52</v>
+      </c>
+      <c r="S23" s="4">
+        <v>75</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>710.76</v>
+      </c>
+      <c r="P24" s="8">
+        <v>408.86</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>57.52</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>