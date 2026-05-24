--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,68 +270,50 @@
     <t>BILL/02260/2023-2024</t>
   </si>
   <si>
     <t>FHTC/12</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>Construction &amp; Commissioning of 400 m3 capacity 20 Mtr. staging height RCC Over Head Reservoir (Ref. of Drg.no.-PC-I/OHR/11/2012(Rev-01){Sheet-1/2 &amp;2/2} of SE,PC-I,PHE Dte.) staging height 20 mtr. with Laying Distribution System as per LDS drawing, including FHTC works for Augmentation of Patrasayer piped water supply scheme at Patrasayer Block of Bishnupur Sub - Division under Bankura Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000050/2023-2024</t>
   </si>
   <si>
     <t>899/BQA</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
-  </si>
-[...16 lines deleted...]
-    <t>INDRAJIT MITRA</t>
   </si>
   <si>
     <t>Construction of boundary wall approx 203 mtr long for augmentation of Patrasayer water supply scheme (pump house no 1) under Bishnupur Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000391/2022-2023</t>
   </si>
   <si>
     <t>70/BQA</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -732,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -893,54 +875,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -954,54 +936,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.96</v>
       </c>
       <c r="S4" s="4">
         <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1015,54 +997,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>7.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S5" s="4">
         <v>89</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1074,54 +1056,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>1.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1247,54 +1229,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>6.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72.29</v>
       </c>
       <c r="S9" s="4">
         <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1306,54 +1288,54 @@
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>15.38</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.38</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1481,223 +1463,162 @@
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>345</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>291.77</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>84.57</v>
       </c>
       <c r="S13" s="4">
         <v>96</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4">
-        <v>19.94</v>
+        <v>14.28</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>39.23</v>
       </c>
       <c r="S14" s="4">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>496.36</v>
+      </c>
+      <c r="P15" s="8">
+        <v>330.02</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>66.49</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>