--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,68 @@
     <t>ORD/000050/2023-2024</t>
   </si>
   <si>
     <t>899/BQA</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Construction of boundary wall approx 203 mtr long for augmentation of Patrasayer water supply scheme (pump house no 1) under Bishnupur Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000391/2022-2023</t>
   </si>
   <si>
     <t>70/BQA</t>
   </si>
   <si>
     <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of installation of Pumping machineries with other electro-mechanical accessories for ground base piped water supply scheme for Patrasayar to commanded FSTC under Jal Swapna mission under Patarasyar Block in Bankura District under Bankura Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000191/2023-2024</t>
+  </si>
+  <si>
+    <t>1014/BMD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>INDRAJIT MITRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1538,87 +1556,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="4">
         <v>14.28</v>
       </c>
       <c r="Q14" s="4">
         <v>5.6</v>
       </c>
       <c r="R14" s="4">
         <v>39.23</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>19.94</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>10.79</v>
+      </c>
+      <c r="R15" s="4">
+        <v>54.11</v>
+      </c>
+      <c r="S15" s="4">
+        <v>54</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>516.3</v>
+      </c>
+      <c r="P16" s="8">
+        <v>340.81</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>66.01</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>