--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -311,51 +311,51 @@
   <si>
     <t>BILL/00656/2024-2025</t>
   </si>
   <si>
     <t>BP-242/2024-25</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Laying Rising Main DI (K9) pipe &amp; Construction of CWR (100 CUM CAPACITY) with plinth protection for the proposed Augmentation of piped water supply scheme for Beliatore and its adjoining mouzas (JJM) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora , District -Bankura. ( Sl.No-03)</t>
   </si>
   <si>
     <t>ORD/000444/2021-2022</t>
   </si>
   <si>
     <t>524/BQA</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>AJIT KUMAR PAUL</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift pumping machineries and other electromechanical accessories for Augmentation of Beliatore its adjoining mouzas piped water supply scheme (JJM Revision) under Bankura Mechanical Division PHE Dte Block Borjora Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000511/2023-2024</t>
   </si>
   <si>
     <t>1876/BMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>Construction of High Lift Pump House with all allied works at Beliatore under Augmentation of Beliatore Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001336/2024-2025</t>
   </si>