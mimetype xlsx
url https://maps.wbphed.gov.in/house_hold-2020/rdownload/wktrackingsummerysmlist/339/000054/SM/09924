--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -332,114 +332,114 @@
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>AJIT KUMAR PAUL</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift pumping machineries and other electromechanical accessories for Augmentation of Beliatore its adjoining mouzas piped water supply scheme (JJM Revision) under Bankura Mechanical Division PHE Dte Block Borjora Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000511/2023-2024</t>
   </si>
   <si>
     <t>1876/BMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
+    <t>Crossing road by 150 mm dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with UPVC pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Beliatore Piped Water Supply Scheme (JJM Revision) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Location of site Beliatore - Sonamukhi More at Beliatore)</t>
+  </si>
+  <si>
+    <t>ORD/000162/2025-2026</t>
+  </si>
+  <si>
+    <t>1303/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>I R CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Crossing road by 300 mm dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with UPVC &amp; DI pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Beliatore Piped Water Supply Scheme (JJM Revision) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Location of site near Beliatore Girls High School at Beliatore)</t>
+  </si>
+  <si>
+    <t>ORD/000081/2025-2026</t>
+  </si>
+  <si>
+    <t>1020/BQA</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>Cannel/Drain Crossing work by 150 mm dia MS carrier pipe &amp; 300 mm dia casing pipe by Jack pushing method on the road SH-8 from Beliatore towards Chandar inetrconnection of MS carrier pipe with UPVC pipeline including fabrication of MS pipe &amp; allied works and laying different dia proposed extra HDPE line to be laid at mouza Beliatore city, Natungram, Challa, Dangar para for Augmentation of Beliatore Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001953/2024-2025</t>
+  </si>
+  <si>
+    <t>691/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
     <t>Construction of High Lift Pump House with all allied works at Beliatore under Augmentation of Beliatore Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001336/2024-2025</t>
   </si>
   <si>
     <t>3155/BQA</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>ASHIS PAL</t>
-  </si>
-[...46 lines deleted...]
-    <t>18/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -989,54 +989,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1221,54 +1221,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>349.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>188.44</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>53.85</v>
       </c>
       <c r="S7" s="4">
         <v>48</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1282,54 +1282,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>1.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>65.92</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1343,54 +1343,54 @@
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>125.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>37.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>29.78</v>
       </c>
       <c r="S9" s="4">
         <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1585,54 +1585,54 @@
       <c r="I13" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>10.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.82</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1703,54 +1703,54 @@
       <c r="I15" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>22.63</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>16.47</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>72.77</v>
       </c>
       <c r="S15" s="4">
         <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1803,289 +1803,289 @@
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>25.67</v>
+        <v>12.43</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>12.43</v>
+        <v>9.71</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="J19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>73</v>
       </c>
       <c r="P19" s="4">
-        <v>9.71</v>
+        <v>176.06</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>176.06</v>
+        <v>25.67</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>864.83</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>255.58</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>29.55</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>