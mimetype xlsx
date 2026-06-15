--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -396,50 +396,62 @@
     <t>691/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>Construction of High Lift Pump House with all allied works at Beliatore under Augmentation of Beliatore Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001336/2024-2025</t>
   </si>
   <si>
     <t>3155/BQA</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>ASHIS PAL</t>
+  </si>
+  <si>
+    <t>New Service connection charge at Chhandar,Molbagan Pump House tail end T/W under Beliatore water supply scheme Barjora block under BMD,PHE Dte. (sm/09924)</t>
+  </si>
+  <si>
+    <t>BILL/01342/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-354</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2018,87 +2030,144 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P20" s="4">
         <v>25.67</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>75</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P21" s="4">
+        <v>3.55</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>868.38</v>
+      </c>
+      <c r="P22" s="8">
+        <v>255.58</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>29.43</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>