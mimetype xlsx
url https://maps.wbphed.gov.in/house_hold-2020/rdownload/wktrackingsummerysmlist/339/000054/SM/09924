--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,357 +89,357 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of piped water supply schemes for Beliatore and its adjoining mouzas</t>
   </si>
   <si>
     <t>SM/09924</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Rising Main DI (K9) pipe &amp; Construction of CWR (100 CUM CAPACITY) with plinth protection for the proposed Augmentation of piped water supply scheme for Beliatore and its adjoining mouzas (JJM) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora , District -Bankura. ( Sl.No-03)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000444/2021-2022</t>
+  </si>
+  <si>
+    <t>524/BQA</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR PAUL</t>
+  </si>
+  <si>
+    <t>Laying DI (K7) &amp; UPVC pipe line for distribution system and Construction and commissioning of 500 m3 capacity R.C.C. OHR (based on Departmental Design Ref. Drawing No. PC - 1 / OHR / 5 / 12 (Sheet 1 &amp; 2) with 20 mtr. Staging height including foundation, pipeline connection and cost of pipes, specials etc. and allied works for the proposed Augmentation of piped water supply scheme for Beliatore and its adjoining mouzas (JJM) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, District - Bankura (Part - A) and Construction and commissioning of 500 m3 capacity RCC OHR (based on Departmental Design Ref. Drawing No. PC - 1 / OHR / 5 / 12 (Sheet 1 &amp; 2) with 20 mtr. staging including foundation, pipeline connection and cost of pipes, specials etc., and allied works for the proposed Augmentation of piped water supply scheme for Beliatore and its adjoining (JJM) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, District - Bankura (Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/000222/2022-2023</t>
+  </si>
+  <si>
+    <t>1973/BQA</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir of capacity 500 cum and staging height 20 mtr for Augmentation of piped water supply scheme for Beliatore and its adjoining mouzas (JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000260/2022-2023</t>
   </si>
   <si>
     <t>358/BSD</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>VISCOUS ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir (Intze type with solid raft) of capacity 100 cum and staging height 20 mtr as per approved drawing (No:-PC-I/OHR/3/2012) in connection with Jal Jeevan Mission (JJM) for Proposed Surface Water Based Dhabani PIped Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora, District -Bankura . Name of Muza - Kanchchhala, Samantamara &amp; Dhabani.</t>
   </si>
   <si>
     <t>ORD/000614/2022-2023</t>
   </si>
   <si>
     <t>571/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>MS G. MITRA AND ASSOCIATES</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
+    <t>Survey work for Augmentation for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for 10 nos. Mouzas of proposed Augmentation of piped water supply scheme for Beliatore and its adjoining mouzas (JJM) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora , District -Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000087/2023-2024</t>
+  </si>
+  <si>
+    <t>1069/BQA</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>28/04/2024</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
+    <t>Augmentation of Beliatore and its adjoining mouzas under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000335/2023-2024</t>
+  </si>
+  <si>
+    <t>1959/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>I.R.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift pumping machineries and other electromechanical accessories for Augmentation of Beliatore its adjoining mouzas piped water supply scheme (JJM Revision) under Bankura Mechanical Division PHE Dte Block Borjora Dist Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2023-2024</t>
+  </si>
+  <si>
+    <t>1876/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Crossing road by 150 mm dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with UPVC pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Beliatore Piped Water Supply Scheme (JJM Revision) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Location of site near Indira Statue at Beliatore towards Sonamukhi Road)</t>
+  </si>
+  <si>
+    <t>ORD/000877/2023-2024</t>
+  </si>
+  <si>
+    <t>3005/BQA</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Crossing road by 150 mm dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with UPVC pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Beliatore Piped Water Supply Scheme (JJM Revision) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Location of site near Murakata Village Road)</t>
+  </si>
+  <si>
+    <t>ORD/000878/2023-2024</t>
+  </si>
+  <si>
+    <t>3006/BQA</t>
+  </si>
+  <si>
+    <t>Repair &amp; Restoration of collecting Pipe line 4 (four) nos 100mm dia. from river bed Tube Well to CWR in river Sali under Beliatore W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000823/2023-2024</t>
+  </si>
+  <si>
+    <t>2946/BQA</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>SOMA BANERJEE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000072/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Rail bhoomi crossing seva</t>
   </si>
   <si>
     <t>BILL/00933/2023-2024</t>
   </si>
   <si>
     <t>FHTC/08</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
   <si>
-    <t>Laying DI (K7) &amp; UPVC pipe line for distribution system and Construction and commissioning of 500 m3 capacity R.C.C. OHR (based on Departmental Design Ref. Drawing No. PC - 1 / OHR / 5 / 12 (Sheet 1 &amp; 2) with 20 mtr. Staging height including foundation, pipeline connection and cost of pipes, specials etc. and allied works for the proposed Augmentation of piped water supply scheme for Beliatore and its adjoining mouzas (JJM) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, District - Bankura (Part - A) and Construction and commissioning of 500 m3 capacity RCC OHR (based on Departmental Design Ref. Drawing No. PC - 1 / OHR / 5 / 12 (Sheet 1 &amp; 2) with 20 mtr. staging including foundation, pipeline connection and cost of pipes, specials etc., and allied works for the proposed Augmentation of piped water supply scheme for Beliatore and its adjoining (JJM) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, District - Bankura (Part - B)</t>
-[...85 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End for Augmentation work for Beliatore w/s scheme under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000263/2024-2025</t>
   </si>
   <si>
     <t>518/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
-    <t>DEY ENTERPRISE</t>
-[...17 lines deleted...]
-    <t>SOMA BANERJEE</t>
+    <t>Construction of High Lift Pump House with all allied works at Beliatore under Augmentation of Beliatore Water Supply Scheme under Bankura Sadar Sub- Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001336/2024-2025</t>
+  </si>
+  <si>
+    <t>3155/BQA</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>ASHIS PAL</t>
   </si>
   <si>
     <t>Service connection charge for Beliatore OHR site water supply scheme at head works site Barjora block under BMD,PHE Dte.(SM/09924)</t>
   </si>
   <si>
     <t>BILL/00656/2024-2025</t>
   </si>
   <si>
     <t>BP-242/2024-25</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Laying Rising Main DI (K9) pipe &amp; Construction of CWR (100 CUM CAPACITY) with plinth protection for the proposed Augmentation of piped water supply scheme for Beliatore and its adjoining mouzas (JJM) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block- Barjora , District -Bankura. ( Sl.No-03)</t>
-[...31 lines deleted...]
-  <si>
     <t>Crossing road by 150 mm dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with UPVC pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Beliatore Piped Water Supply Scheme (JJM Revision) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Location of site Beliatore - Sonamukhi More at Beliatore)</t>
   </si>
   <si>
     <t>ORD/000162/2025-2026</t>
   </si>
   <si>
     <t>1303/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>I R CONSTRUCTION</t>
   </si>
   <si>
     <t>Crossing road by 300 mm dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with UPVC &amp; DI pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Beliatore Piped Water Supply Scheme (JJM Revision) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Location of site near Beliatore Girls High School at Beliatore)</t>
   </si>
   <si>
     <t>ORD/000081/2025-2026</t>
   </si>
   <si>
     <t>1020/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>Cannel/Drain Crossing work by 150 mm dia MS carrier pipe &amp; 300 mm dia casing pipe by Jack pushing method on the road SH-8 from Beliatore towards Chandar inetrconnection of MS carrier pipe with UPVC pipeline including fabrication of MS pipe &amp; allied works and laying different dia proposed extra HDPE line to be laid at mouza Beliatore city, Natungram, Challa, Dangar para for Augmentation of Beliatore Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/001953/2024-2025</t>
   </si>
   <si>
     <t>691/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>18/09/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>ASHIS PAL</t>
   </si>
   <si>
     <t>New Service connection charge at Chhandar,Molbagan Pump House tail end T/W under Beliatore water supply scheme Barjora block under BMD,PHE Dte. (sm/09924)</t>
   </si>
   <si>
     <t>BILL/01342/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-354</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -978,1140 +978,1140 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.84</v>
+        <v>22.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.84</v>
+        <v>16.47</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>72.77</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0</v>
+        <v>349.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>188.44</v>
+      </c>
+      <c r="R4" s="4">
+        <v>53.85</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>26.02</v>
+        <v>1.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>1.06</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
-      <c r="R6" s="4">
-        <v>0</v>
+      <c r="R6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>349.96</v>
+        <v>1.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>188.44</v>
+        <v>0.76</v>
       </c>
       <c r="R7" s="4">
-        <v>53.85</v>
+        <v>65.92</v>
       </c>
       <c r="S7" s="4">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>1.15</v>
+        <v>125.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.76</v>
+        <v>37.26</v>
       </c>
       <c r="R8" s="4">
-        <v>65.92</v>
+        <v>29.78</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>125.11</v>
+        <v>64.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>37.26</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>29.78</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>6.01</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>6.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>17.63</v>
+        <v>10.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.82</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>10.86</v>
+        <v>26.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.82</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.63</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>7.63</v>
+        <v>1.06</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="P15" s="4">
-        <v>22.63</v>
+        <v>17.63</v>
       </c>
       <c r="Q15" s="4">
-        <v>16.47</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>72.77</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>64.51</v>
+        <v>25.67</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>12.43</v>
+        <v>7.63</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="P18" s="4">
-        <v>9.71</v>
+        <v>12.43</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>176.06</v>
+        <v>9.71</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="P20" s="4">
-        <v>25.67</v>
+        <v>176.06</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="P21" s="4">
         <v>3.55</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>