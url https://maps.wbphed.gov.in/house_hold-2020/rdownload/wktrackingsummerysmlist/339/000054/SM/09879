--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,65 @@
     <t>525/BQA</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Laying DI (K7) &amp; UPVC pipe line for distribution system &amp; Construction and commissioning of 300 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- 1/OHR/7/2012 (Sheet 1 &amp;2)with 20 mtr staging height including foundation, pipeline connection and cost of pipes , specials etc.and allied works for the proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura PART -A and Construction and commissioning of 300 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- 1/OHR/7/2012 (Sheet 1 &amp;2)with 20 mtr staging height including foundation, pipeline connection and cost of pipes , specials etc.and allied works for the proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura PART - B</t>
   </si>
   <si>
     <t>ORD/000077/2022-2023</t>
   </si>
   <si>
     <t>1989/BQA</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Cannel/Drain Crossing work near Kuraria Smasan Kali Mandir by 150 mm dia MS carrier pipe &amp; 300 mm dia MS casing pipe by Jack pushing method, inetrconnection of MS carrier pipe with HDPE pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Bikna Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001699/2024-2025</t>
+  </si>
+  <si>
+    <t>388/BQA</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1185,87 +1200,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P9" s="4">
         <v>193.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P10" s="4">
+        <v>34.68</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>1</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>326.11</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>