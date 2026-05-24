--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -215,51 +215,51 @@
   <si>
     <t>525/BQA</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Laying DI (K7) &amp; UPVC pipe line for distribution system &amp; Construction and commissioning of 300 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- 1/OHR/7/2012 (Sheet 1 &amp;2)with 20 mtr staging height including foundation, pipeline connection and cost of pipes , specials etc.and allied works for the proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura PART -A and Construction and commissioning of 300 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- 1/OHR/7/2012 (Sheet 1 &amp;2)with 20 mtr staging height including foundation, pipeline connection and cost of pipes , specials etc.and allied works for the proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura PART - B</t>
   </si>
   <si>
     <t>ORD/000077/2022-2023</t>
   </si>
   <si>
     <t>1989/BQA</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>Cannel/Drain Crossing work near Kuraria Smasan Kali Mandir by 150 mm dia MS carrier pipe &amp; 300 mm dia MS casing pipe by Jack pushing method, inetrconnection of MS carrier pipe with HDPE pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Bikna Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001699/2024-2025</t>
   </si>
   <si>
     <t>388/BQA</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -824,54 +824,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.59</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -942,54 +942,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.38</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1003,54 +1003,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>34.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.15</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1125,54 +1125,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>13.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>48.88</v>
       </c>
       <c r="S8" s="4">
         <v>51</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1186,54 +1186,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P9" s="4">
         <v>193.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>49.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>25.43</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1281,54 +1281,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>326.11</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>87.17</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>26.73</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>