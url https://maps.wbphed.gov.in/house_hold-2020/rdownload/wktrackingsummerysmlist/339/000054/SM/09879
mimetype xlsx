--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,65 @@
     <t>ORD/000077/2022-2023</t>
   </si>
   <si>
     <t>1989/BQA</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>Cannel/Drain Crossing work near Kuraria Smasan Kali Mandir by 150 mm dia MS carrier pipe &amp; 300 mm dia MS casing pipe by Jack pushing method, inetrconnection of MS carrier pipe with HDPE pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Bikna Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001699/2024-2025</t>
   </si>
   <si>
     <t>388/BQA</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>Crossing Rail Track ( South Eastern RLY. K.M. 236/6 -7) in between Rly. Station Bikna-Nabanda Rly. station in Katnar mouza, P.S. Bankura,by Jack Pushing method with 300 mm (OD) Spirally welded MS Casing Pipe with 100 mm dia. MS carrier pipe under Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2025-2026</t>
+  </si>
+  <si>
+    <t>1294/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1261,87 +1276,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="4">
         <v>34.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P11" s="4">
+        <v>48.84</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>5</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>374.95</v>
+      </c>
+      <c r="P12" s="8">
+        <v>87.17</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>23.25</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>