--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,177 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of piped water supply schemes for Bikna and its adjoining mouzas</t>
   </si>
   <si>
     <t>SM/09879</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying DI (K7) &amp; UPVC pipe line for distribution system &amp; Construction and commissioning of 300 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- 1/OHR/7/2012 (Sheet 1 &amp;2)with 20 mtr staging height including foundation, pipeline connection and cost of pipes , specials etc.and allied works for the proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura PART -A and Construction and commissioning of 300 m³ capacity R.C.C OHR (based on Departmental Design Ref. Drawing No. PC- 1/OHR/7/2012 (Sheet 1 &amp;2)with 20 mtr staging height including foundation, pipeline connection and cost of pipes , specials etc.and allied works for the proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura PART - B</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000077/2022-2023</t>
+  </si>
+  <si>
+    <t>1989/BQA</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Laying Rising Main DI (K9) pipe &amp; construction of CWR (50 CUM CAPACITY) with plinth protection for the proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura ( Single compartment , Size of Compartment -Length 5mtr , Width-5mtr , Depth -2.5 mtr ) ( Sl.No-04)</t>
+  </si>
+  <si>
+    <t>ORD/000445/2021-2022</t>
+  </si>
+  <si>
+    <t>525/BQA</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
+  </si>
+  <si>
     <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir of capacity 300 cum and staging height 20 mtr for Augmentation of piped water supply scheme for Bikna and its adjoining mouzas (JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001070/2022-2023</t>
   </si>
   <si>
     <t>359/BSD</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>ASIS ENTERPRISE</t>
   </si>
   <si>
+    <t>Survey work for Augmentation for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for 03 nos. Mouzas of proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura. Block - Bankura- II, Name of OHR - Bikna Water Supply Scheme, No. of Mouza :- 03 nos, Bikna (235), Kuraria (254), Katnar (255).</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>519/BSD</t>
+  </si>
+  <si>
+    <t>12/06/2023</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>Payment to Rail</t>
   </si>
   <si>
     <t>BILL/00020/2023-2024</t>
   </si>
   <si>
     <t>FHTC/17</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>SOUTH EASTERN RAILWAY</t>
   </si>
   <si>
-    <t>Survey work for Augmentation for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for 03 nos. Mouzas of proposed Augmentation of piped water supply scheme for Bikna and its adjoining mouzas under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. Block-Bankura -II , District -Bankura. Block - Bankura- II, Name of OHR - Bikna Water Supply Scheme, No. of Mouza :- 03 nos, Bikna (235), Kuraria (254), Katnar (255).</t>
-[...19 lines deleted...]
-  <si>
     <t>Road Crossing work by verious dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with UPVC pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Bikna Piped Water Supply Scheme (JJM Revision) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001266/2023-2024</t>
   </si>
   <si>
     <t>693/BQA</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
-    <t>PARAMESWAR CHOWDHURY</t>
-[...1 lines deleted...]
-  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical acessories at OHR site of Augmentation works for Bikna and its adjoining mouzas Water Supply Scheme (Phase- I). under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000319/2024-2025</t>
   </si>
   <si>
     <t>860/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
-  </si>
-[...31 lines deleted...]
-    <t>27/12/2025</t>
   </si>
   <si>
     <t>Cannel/Drain Crossing work near Kuraria Smasan Kali Mandir by 150 mm dia MS carrier pipe &amp; 300 mm dia MS casing pipe by Jack pushing method, inetrconnection of MS carrier pipe with HDPE pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Bikna Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001699/2024-2025</t>
   </si>
   <si>
     <t>388/BQA</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 236/6 -7) in between Rly. Station Bikna-Nabanda Rly. station in Katnar mouza, P.S. Bankura,by Jack Pushing method with 300 mm (OD) Spirally welded MS Casing Pipe with 100 mm dia. MS carrier pipe under Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2025-2026</t>
   </si>
   <si>
     <t>1294/BQA</t>
   </si>
@@ -819,549 +819,549 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.85</v>
+        <v>193.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.73</v>
+        <v>49.22</v>
       </c>
       <c r="R3" s="4">
-        <v>93.59</v>
+        <v>25.43</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.87</v>
+        <v>13.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.88</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.45</v>
+        <v>1.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.24</v>
+        <v>1.73</v>
       </c>
       <c r="R5" s="4">
-        <v>52.38</v>
+        <v>93.59</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>34.8</v>
+        <v>0.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>29.28</v>
+        <v>0.24</v>
       </c>
       <c r="R6" s="4">
-        <v>84.15</v>
+        <v>52.38</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>41.19</v>
+        <v>5.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>13.71</v>
+        <v>34.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.7</v>
+        <v>29.28</v>
       </c>
       <c r="R8" s="4">
-        <v>48.88</v>
+        <v>84.15</v>
       </c>
       <c r="S8" s="4">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>193.56</v>
+        <v>41.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>49.22</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>25.43</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>34.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>48.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>5</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>