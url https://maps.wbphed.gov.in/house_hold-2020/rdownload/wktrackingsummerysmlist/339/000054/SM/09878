--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -299,162 +299,132 @@
   <si>
     <t>BP-2023-24-108</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Joypur W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Joypur, Name of OHR - Joypur, No. of Mouza :- 7 nos. i.e.Kalabani-12,Padumpur-14,Rajsol-15,Salda-35,Joypur-36,Bamangram-40,Gokulnagar-43, Total House Hold - 3380</t>
   </si>
   <si>
     <t>ORD/000389/2021-2022</t>
   </si>
   <si>
     <t>200/BQA</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>M/S CARE</t>
   </si>
   <si>
-    <t>Laying distribution system for Augmentation of Joypur ( JJM Revision ) Piped W/S. Scheme of Joypur Block under Bankura Division, PHE. Dte. ( PART-A)</t>
-[...23 lines deleted...]
-    <t>1394/BQA</t>
+    <t>Sinking of 1 no 300mm X 200mm X 250m deep Tubewell by Rig boring system method including interconnection with 100 mm dia. G.I. Pipe at New Head Work Site for Augmetation of Joypur( JJM Revision ) Piped water supply scheme under Bishnupur Sub-Division of Bankura Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>1067/BQA</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>I.R.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmantation of Joypur piped water supply scheme under Bankura Mechanical Division, PHE Dte Block : Joypur Dist: Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000425/2023-2024</t>
+  </si>
+  <si>
+    <t>1686/BMD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>Additional work of Road Crossing for Jack Pussing of Augumentation of Joypur Water Supply Scheme under Joypur Block under Bishnupur Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000871/2023-2024</t>
+  </si>
+  <si>
+    <t>3003/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
-    <t>SIB SANKAR CHOWDHURY</t>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Renovation of RCC Elevated Over Head Reservoir of 273 cum capacity with staging height 20 m and other allied works Augmentation of Joypur water supply scheme within Bishnupur Sub-Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000344/2025-2026</t>
+  </si>
+  <si>
+    <t>1805/BQA</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
   </si>
   <si>
     <t>Construction of Office cum Godown with sanitary and water supply arrangement at Head Work Site (New) of 60 sqmtr. (approx) area at water supply scheme for surface water based for Augmentation of Joypur water supply scheme under Bishnupur Sub-Division, Bankura Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000377/2022-2023</t>
   </si>
   <si>
     <t>53BQA</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
-  </si>
-[...64 lines deleted...]
-    <t>17/11/2025</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir of capacity 250 cum and staging height 20 mtr.with allied works for Augmentation of Joypur ( JJM Revision ) Piped W/S under Joypur Block of Bankura Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000423/2022-2023</t>
   </si>
   <si>
     <t>181/BQA</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -858,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1840,531 +1810,409 @@
       <c r="H17" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>100</v>
+        <v>19.03</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P18" s="4">
-        <v>100.05</v>
+        <v>39.53</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>12.53</v>
+        <v>34.14</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="P20" s="4">
-        <v>19.03</v>
+        <v>11.69</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P21" s="4">
-        <v>39.53</v>
+        <v>12.53</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>127</v>
+        <v>72</v>
       </c>
       <c r="P22" s="4">
-        <v>34.14</v>
+        <v>70.43</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="3">
-[...18 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="A23" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>495.46</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
-    <row r="24" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>