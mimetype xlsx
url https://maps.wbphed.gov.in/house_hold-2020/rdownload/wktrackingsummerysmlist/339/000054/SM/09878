--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -353,93 +353,96 @@
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Additional work of Road Crossing for Jack Pussing of Augumentation of Joypur Water Supply Scheme under Joypur Block under Bishnupur Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000871/2023-2024</t>
   </si>
   <si>
     <t>3003/BQA</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
   </si>
   <si>
-    <t>Renovation of RCC Elevated Over Head Reservoir of 273 cum capacity with staging height 20 m and other allied works Augmentation of Joypur water supply scheme within Bishnupur Sub-Division under Bankura Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of Office cum Godown with sanitary and water supply arrangement at Head Work Site (New) of 60 sqmtr. (approx) area at water supply scheme for surface water based for Augmentation of Joypur water supply scheme under Bishnupur Sub-Division, Bankura Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000377/2022-2023</t>
   </si>
   <si>
     <t>53BQA</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir of capacity 250 cum and staging height 20 mtr.with allied works for Augmentation of Joypur ( JJM Revision ) Piped W/S under Joypur Block of Bankura Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000423/2022-2023</t>
   </si>
   <si>
     <t>181/BQA</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 3 nos. sites of Augmentation of Joypur Water Supply Scheme (SM/09878 ) &amp; 2 nos. sites of Augmentationn Moynapur Water Supply Scheme (SM/09927) within Joypur Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001826/2024-2025</t>
+  </si>
+  <si>
+    <t>544/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -989,54 +992,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.79</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1048,54 +1051,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.89</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1107,54 +1110,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>4.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.92</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1168,54 +1171,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>5.28</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.49</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1229,54 +1232,54 @@
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>6.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.27</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1402,54 +1405,54 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>23.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.8</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>58.12</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1463,54 +1466,54 @@
       <c r="I11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>5.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1752,54 +1755,54 @@
       <c r="I16" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P16" s="4">
         <v>179.91</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>63.17</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>35.11</v>
       </c>
       <c r="S16" s="4">
         <v>5</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1874,54 +1877,54 @@
       <c r="I18" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P18" s="4">
         <v>39.53</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>30.88</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>78.13</v>
       </c>
       <c r="S18" s="4">
         <v>30</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1984,222 +1987,222 @@
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>11.69</v>
+        <v>12.53</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>7.78</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>62.1</v>
       </c>
       <c r="S20" s="4">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>122</v>
+        <v>72</v>
       </c>
       <c r="P21" s="4">
-        <v>12.53</v>
+        <v>70.43</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>70.34</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S21" s="4">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>123</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="P22" s="4">
-        <v>70.43</v>
+        <v>0.75</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
-        <v>495.46</v>
+        <v>484.53</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>214.61</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>44.29</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>