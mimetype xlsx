--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -399,50 +399,95 @@
     <t>181/BQA</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>Instalation of scheme information board for 3 nos. sites of Augmentation of Joypur Water Supply Scheme (SM/09878 ) &amp; 2 nos. sites of Augmentationn Moynapur Water Supply Scheme (SM/09927) within Joypur Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001826/2024-2025</t>
   </si>
   <si>
     <t>544/VSD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>SUBHANKAR BIT</t>
+  </si>
+  <si>
+    <t>Laying distribution system for Augmentation of Joypur ( JJM Revision ) Piped W/S. Scheme of Joypur Block under Bankura Division, PHE. Dte. ( PART-A)</t>
+  </si>
+  <si>
+    <t>ORD/000040/2022-2023</t>
+  </si>
+  <si>
+    <t>1381/BQA</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying distribution system for Augmentation of Joypur ( JJM Revision ) Piped W/S. Scheme of Joypur Block under Bankura Division, PHE. Dte. ( PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000041/2022-2023</t>
+  </si>
+  <si>
+    <t>1394/BQA</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Renovation of RCC Elevated Over Head Reservoir of 273 cum capacity with staging height 20 m and other allied works Augmentation of Joypur water supply scheme within Bishnupur Sub-Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000344/2025-2026</t>
+  </si>
+  <si>
+    <t>1805/BQA</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2135,87 +2180,270 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P22" s="4">
         <v>0.75</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P23" s="4">
+        <v>100</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>43.65</v>
+      </c>
+      <c r="R23" s="4">
+        <v>43.65</v>
+      </c>
+      <c r="S23" s="4">
+        <v>80</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="P24" s="4">
+        <v>100.05</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>46.01</v>
+      </c>
+      <c r="R24" s="4">
+        <v>45.99</v>
+      </c>
+      <c r="S24" s="4">
+        <v>90</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P25" s="4">
+        <v>11.69</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>90</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>696.27</v>
+      </c>
+      <c r="P26" s="8">
+        <v>304.27</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>43.7</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>