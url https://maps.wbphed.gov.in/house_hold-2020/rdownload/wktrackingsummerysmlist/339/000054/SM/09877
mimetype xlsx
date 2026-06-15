--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,65 @@
     <t>1972/BQA</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Augmentation of piped water supply scheme for Kenjakura and its adjoining mouzas(JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000426/2023-2024</t>
   </si>
   <si>
     <t>2009/BQA</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>New service connection for Kenjakura augmentation site at Bankura-I block under BMD PHE Dte.(SM/09877)</t>
+  </si>
+  <si>
+    <t>BILL/01337/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-355</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -818,54 +833,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>101.15</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -877,54 +892,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -936,54 +951,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>279.83</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1126,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>64.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>51.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>79.53</v>
       </c>
       <c r="S8" s="4">
         <v>8</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1172,54 +1187,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>343.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>138.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>40.29</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1247,87 +1262,144 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>176.63</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>6.41</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>691.66</v>
+      </c>
+      <c r="P12" s="8">
+        <v>196.07</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>28.35</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>