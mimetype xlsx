--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of piped water supply schemes for Kenjakura and its adjoining mouzas</t>
   </si>
   <si>
     <t>SM/09877</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying DI (K7) &amp; UPVC pipe line for distribution system with FHTC for the proposed Augmentation of Piped Water Supply Scheme for Kenjakura and its adjoining mouzas (JJM Revision) under Bankura Sadar Sub - Division, PHE Dte. (Part - A) &amp; Construction and commissioning of R.C.C Over Head Reservoir (Intze type with solid raft) of capacity 250 cum and staging height 20 mtr as per approved drawing (No:-PC-I/OHR/10/2012) for Augmentation of piped water supply scheme for Kenjakura and its adjoining mouzas(JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte. (Part - B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000221/2022-2023</t>
+  </si>
+  <si>
+    <t>1972/BQA</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>30/12/2026</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>Soil Investigation work for Construction and commissioning of R.C.C Over Head Reservoir of capacity 250 cum and staging height 20 mtr for Augmentation of piped water supply scheme for Kenjakura and its adjoining mouzas (JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000234/2022-2023</t>
   </si>
   <si>
     <t>357/BSD</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>MABCO CONSULTANT</t>
   </si>
   <si>
+    <t>Continuation for Diesel Ambassador Car equivalent luxury Car / Bolero / Scrpio etc. having license for contract carriage permit from the Regional Transport Authority for office use of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E Dte. With effect from (01/12/2022 to 31/05/2023)</t>
+  </si>
+  <si>
+    <t>ORD/000981/2022-2023</t>
+  </si>
+  <si>
+    <t>751/BSD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/05/2023</t>
+  </si>
+  <si>
+    <t>GOURANGA NANDI</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000026/2022-2023</t>
+  </si>
+  <si>
+    <t>2146/BQA</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift pumping machineries and other electromechanical accessories for Augmentation of piped water supply scheme for Kenjakura its adjoining mouzas (JJM Revision) under Bankura Mechanical Division PHE Dte Bankura-I Block- Dist -Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000250/2023-2024</t>
+  </si>
+  <si>
+    <t>1170/BMD</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>M/S SOMA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Augmentation of piped water supply scheme for Kenjakura and its adjoining mouzas(JJM REVISION) under Bankura Sadar Sub- Division of Bankura Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000426/2023-2024</t>
+  </si>
+  <si>
+    <t>2009/BQA</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>01/12/2026</t>
+  </si>
+  <si>
     <t>Laying of HDPE Pipe line,special repairing and ¿FHTC (Functional House Hold Tap Connection) at manoharpur village under KENJAKURA W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000694/2022-2023</t>
   </si>
   <si>
     <t>616/BQA</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>07/05/2023</t>
   </si>
   <si>
     <t>JAGADISH BANERJEE</t>
   </si>
   <si>
-    <t>Continuation for Diesel Ambassador Car equivalent luxury Car / Bolero / Scrpio etc. having license for contract carriage permit from the Regional Transport Authority for office use of the Assistant Engineer, Bankura Sadar Sub- Division, P.H.E Dte. With effect from (01/12/2022 to 31/05/2023)</t>
-[...31 lines deleted...]
-  <si>
     <t>RTOR000067/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
-  </si>
-[...52 lines deleted...]
-    <t>01/03/2026</t>
   </si>
   <si>
     <t>New service connection for Kenjakura augmentation site at Bankura-I block under BMD PHE Dte.(SM/09877)</t>
   </si>
   <si>
     <t>BILL/01337/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-355</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -810,170 +810,172 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.83</v>
+        <v>343.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.85</v>
+        <v>138.48</v>
       </c>
       <c r="R3" s="4">
-        <v>101.15</v>
+        <v>40.29</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.22</v>
+        <v>1.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.21</v>
+        <v>1.85</v>
       </c>
       <c r="R4" s="4">
-        <v>99.71</v>
+        <v>101.15</v>
       </c>
       <c r="S4" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
         <v>2.39</v>
       </c>
       <c r="R5" s="4">
         <v>279.83</v>
@@ -1030,291 +1032,289 @@
         <v>54.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>40.87</v>
+        <v>64.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>51.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.53</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>64.3</v>
+        <v>176.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>51.14</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>79.53</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>343.73</v>
+        <v>2.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>138.48</v>
+        <v>2.21</v>
       </c>
       <c r="R9" s="4">
-        <v>40.29</v>
+        <v>99.71</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>176.63</v>
+        <v>40.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">