--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,279 +77,279 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Laying distribution system, rising main, construction of OHR and boundary wall including provision of FHTC under balance work of Improvement of Hirbandh &amp; Adjoining Mouzas Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
+  </si>
+  <si>
+    <t>SM/09852</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing And Installation Of Pumping Machineries And Other Electro-Mechanical Accessories for Improvement of Hirbandh And Adjoining Mouzas Water supply Scheme. Block- Hirbandh, Dist- Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000073/2021-2022</t>
+  </si>
+  <si>
+    <t>895/BMD</t>
+  </si>
+  <si>
+    <t>27/07/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>M/S P.P ELECTRICALS</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Laying distribution system, rising main, construction of OHR and boundary wall including provision of FHTC under balance work of Improvement of Hirbandh &amp; Adjoining Mouzas Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme.</t>
-[...7 lines deleted...]
-  <si>
     <t>Balance work of DI distribution line at soul ponamara with ancillary works for improvement of Hirbandh and its adjoing mouzas water supply scheme under Khatra Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/003014/2021-2022</t>
   </si>
   <si>
     <t>FHTC/28</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...17 lines deleted...]
-    <t>M/S P.P ELECTRICALS</t>
+    <t>Construction of 350 m³ capacity R.C.C OHR (based on Departmental Design) with 20 mtr. staging height with allied works and Providing ¿FHTC (Functional House Hold Tap Connection)¿ of Improvement of Hirbandh and its adjoining mouzas water supply scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>900/BQA</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
     <t>Work Order for Special repairing of Rising Main pipeline near Amjhuri village under balance work of Improvement of Hirbandh &amp; Adjoining Mouzas Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000458/2023-2024</t>
   </si>
   <si>
     <t>265/KSD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>CHANDANA BANERJEE</t>
   </si>
   <si>
+    <t>Work Order for Interconnection of pipeline of pumping delivery main and rising main by MS pipe with allied works and construction of drain at Hirbandh Pumping Station under balance work of Improvement of Hirbandh &amp; Adjoining Mouzas Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub- Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000885/2022-2023</t>
+  </si>
+  <si>
+    <t>45/KSD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>S. B. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying HDPE pipeline from Mashiara ICDS centre to Jhapandihi village to increase pressure in Dharampur, Jhapandihi and Kendua village under balance work of Improvement of Hirbandh &amp; Adjoining Mouzas Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000090/2023-2024</t>
   </si>
   <si>
     <t>1951/BQA</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>M/S GEMINI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Work Order for Interconnection of pipeline of pumping delivery main and rising main by MS pipe with allied works and construction of drain at Hirbandh Pumping Station under balance work of Improvement of Hirbandh &amp; Adjoining Mouzas Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub- Division of Bankura Division, P.H.E. Dte. (Part-B) (Sl. No. 03)</t>
+  </si>
+  <si>
+    <t>ORD/000888/2022-2023</t>
+  </si>
+  <si>
+    <t>47/KSD</t>
+  </si>
+  <si>
     <t>Work Order for Interconnection of pipeline of pumping delivery main and rising main by MS pipe with allied works and construction of drain at Hirbandh Pumping Station under balance work of Improvement of Hirbandh &amp; Adjoining Mouzas Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub- Division of Bankura Division, P.H.E. Dte. (Part-C) (Sl. No. 05)</t>
   </si>
   <si>
     <t>ORD/000889/2022-2023</t>
   </si>
   <si>
     <t>48/KSD</t>
   </si>
   <si>
-    <t>29/03/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>SRIJAN CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Supply, Delivery and Stacking of Sluice Valve of Augmentation works for balance work of Improvement of Hirbandh &amp; Adjoining Mouzas Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000126/2023-2024</t>
   </si>
   <si>
     <t>128/KSD</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Construction of boundary wall including construction of Path way at Over Head Reservoir Site for Improvement of Hirbandh &amp; Its adjoining mouzas water supply scheme within Khatra Sub-Division under Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000586/2022-2023</t>
+  </si>
+  <si>
+    <t>501/BQA</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>M/S. AMAL KUMAR SARKAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2023-2024</t>
   </si>
   <si>
     <t>2412/BQA</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>New Service Connection at Solepanemara,Moshiara (pin-722136) OHR site of Hirbandh &amp; adjoining Mouzas water supply scheme of Hirbandh block under Bankura Mechanical Division,PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00632/2023-2024</t>
   </si>
   <si>
     <t>FHTC/08</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>HIRBANDH CCC</t>
   </si>
   <si>
-    <t>Construction of boundary wall including construction of Path way at Over Head Reservoir Site for Improvement of Hirbandh &amp; Its adjoining mouzas water supply scheme within Khatra Sub-Division under Bankura Division, P.H.E. Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>RTOR000157/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Power Connection As OHR at Solepanemara of Executive Engineer Bankura Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>BILL/02372/2023-2024</t>
   </si>
   <si>
     <t>FHTC/01</t>
   </si>
   <si>
     <t>15/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
     <t>Construction of Chlorine Room and Operator Room with sanitary arrangement and laying HDPE pipeline with all allied works under balance work of Improvement of Hirbandh &amp; its adjoining mouzas Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001784/2024-2025</t>
   </si>
   <si>
     <t>494/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -903,919 +903,919 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>3.48</v>
+        <v>36.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>36.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>36.91</v>
+        <v>3.48</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.55</v>
+        <v>230.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>104.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.46</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>33.82</v>
+        <v>0.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>33.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>33.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>11.02</v>
+        <v>0.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>0.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.25</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>18.03</v>
+        <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.57</v>
+        <v>18.03</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>17.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.07</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>0.57</v>
+        <v>11.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>11.02</v>
+        <v>0.29</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>15.13</v>
+        <v>11.02</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>230.48</v>
+        <v>15.13</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>44</v>
       </c>
       <c r="P17" s="4">
         <v>38.23</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>401.34</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>195.64</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>48.75</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>