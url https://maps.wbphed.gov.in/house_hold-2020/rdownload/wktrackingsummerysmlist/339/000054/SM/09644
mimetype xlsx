--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -110,156 +110,156 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dhengasole W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Dhengasole, No. of Mouza :- 05 nos. i.e. Dadasbari- 98, Jharia- 122, Bankati-123, Baraamlai-124 &amp; Pedda-125, Total House Hold - 638</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000197/2021-2022</t>
   </si>
   <si>
     <t>3027/BQA</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>BRINDABAN KONAR</t>
   </si>
   <si>
+    <t>Water supply arrangement at different Anganwari Center laying pipe line &amp; installation SSP under Lurka Zone -A</t>
+  </si>
+  <si>
+    <t>VCH/001243/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/23</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>M/S ABU KADER KHAN</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Salma (Zone - II) under Salma W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Salma (Zone - II), No. of Mouza :- 01 no., Salma (Part), Habitation- Gobindpur, Total House Hold- 98 nos.</t>
+  </si>
+  <si>
+    <t>VCH/001228/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/27</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>SAMIRUDDIN KHAN</t>
+  </si>
+  <si>
     <t>Laying HDPE pipeline from Naba Chiyada village to Mukundapur Primary School and Dulalpur Primary School to increase pressure in Mukundapur (21) and Dulalpur (32) Mouzas for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-I (Hatikheda) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001237/2022-2023</t>
   </si>
   <si>
-    <t>FHTC/23</t>
-[...4 lines deleted...]
-  <si>
     <t>GON ASSOCIATES</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone - III) under Salma W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Salma (Zone - III), No. of Mouza :- 01 no., (Kastora), Total House Hold- 55 nos.</t>
+  </si>
+  <si>
+    <t>VCH/000661/2022-2023</t>
+  </si>
+  <si>
+    <t>S K FAZLUL ALAM</t>
+  </si>
+  <si>
     <t>Preparation of Detailed Project Report for Augmentation of Mukundapur Piped Water Supply Scheme, Block : Raipur, District : Bankura Under Jal Swapna Project under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 01)</t>
   </si>
   <si>
     <t>VCH/001198/2022-2023</t>
   </si>
   <si>
     <t>FHTC/30</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
-    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone - III) under Salma W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Salma (Zone - III), No. of Mouza :- 01 no., (Kastora), Total House Hold- 55 nos.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction &amp; commissioning of Retrofitting works for creation of FHTC (Functional House Hold Tap Connection) in connection with JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 05 nos mousas (Bikpur, Kanki, Rajadal, Bangoan &amp; Murgaboni) of piped water supply scheme for KANKI &amp; its adjoining mouzas under Chhatna Block under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR:- Kanki, No.of Mouza :- 05 (Rajadal Bongaon Bikpur, Murgaboni &amp; Kanki). Total House Hold - 438 nos.</t>
   </si>
   <si>
     <t>VCH/000884/2022-2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Extra HDPE pipe line to cover Amtha mouza of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone - G) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no - 04</t>
   </si>
   <si>
     <t>VCH/001241/2022-2023</t>
   </si>
   <si>
     <t>FHTC/28</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Extra HDPE pipe line to cover Brindabonpur mouza of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone - G) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001242/2022-2023</t>
   </si>
   <si>
-    <t>Water supply arrangement at different Anganwari Center laying pipe line &amp; installation SSP under Lurka Zone -A</t>
-[...5 lines deleted...]
-    <t>M/S ABU KADER KHAN</t>
+    <t>Extra HDPE pipe line to cover Harishpur &amp; Mathur Beria mouzas of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone - G) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no - 09</t>
+  </si>
+  <si>
+    <t>VCH/001236/2022-2023</t>
   </si>
   <si>
     <t>Laying extra HDPE Pipe Line from OHR zone - ll to Dehulka village to increase water pressure for 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone - l) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. , PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001199/2022-2023</t>
   </si>
   <si>
     <t>DAUD ALI KHAN</t>
-  </si>
-[...13 lines deleted...]
-    <t>SAMIRUDDIN KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,105 +809,105 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>77.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>30.14</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>7.66</v>
+        <v>3.14</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -920,547 +920,547 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>3.55</v>
+        <v>4.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.81</v>
+        <v>7.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>7.26</v>
+        <v>4.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.94</v>
+        <v>3.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>4.98</v>
+        <v>7.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>3.14</v>
+        <v>4.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="P11" s="4">
-        <v>4.92</v>
+        <v>4.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
         <v>4.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>4.97</v>
+        <v>4.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>128.22</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>18.14</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>