--- v0 (2026-01-12)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,68 @@
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>laying extra UPVC pipe line to cover Pukhuria (10) mouzas Construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Parsola Zone - B under and its adjoining mouza under Simlapal water supply shceme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division,</t>
   </si>
   <si>
     <t>VCH/003125/2021-2022</t>
   </si>
   <si>
     <t>FHTC/30</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Supply &amp; delivery of portable multi parameter water quality testing device of the device of rural drinking water sources of 146 Nos. GP in Bankura District of west Bengal under PHE Dte</t>
   </si>
   <si>
     <t>VCH/002839/2021-2022</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ with laying of HDPE pipeline in Parsola Mouza under Parsola, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000883/2023-2024</t>
+  </si>
+  <si>
+    <t>3011/BQA</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>18/12/2023</t>
+  </si>
+  <si>
+    <t>BHATTACHARYYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1145,87 +1163,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>13.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1.45</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>254.17</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>