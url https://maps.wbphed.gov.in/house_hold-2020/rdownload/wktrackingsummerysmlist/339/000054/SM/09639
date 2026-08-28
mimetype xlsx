--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Mamra (16), Baradhara (17), Kukrakhondar (18), Gilirpahari (19), Tushkutari (20) &amp; Hansapathar (21) mouzas by retrofitting of Water Supply Scheme for Parsola, Zone-A and its</t>
   </si>
   <si>
     <t>SM/09639</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Work Order for Household survey in Mamra (16), Baradhara (17), Kukrakhondar (18), Gilirpahari (19), Tushkutari (20) &amp; Hansapathar (21) mouzas under Parsola, Zone-A to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 17)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000604/2021-2022</t>
+  </si>
+  <si>
+    <t>803/KSD</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAS DEY</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Mamra (16), Baradhara (17), Kukrakhondar (18), Gilirpahari (19), Tushkutari (20) &amp; Hansapathar (21) mouzas under Parsola, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000105/2021-2022</t>
   </si>
   <si>
     <t>2501/BQA</t>
   </si>
   <si>
     <t>23/09/2021</t>
   </si>
   <si>
     <t>23/10/2021</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
-    <t>Work Order for Household survey in Mamra (16), Baradhara (17), Kukrakhondar (18), Gilirpahari (19), Tushkutari (20) &amp; Hansapathar (21) mouzas under Parsola, Zone-A to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) at Block- Simlapal, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 17)</t>
-[...17 lines deleted...]
-    <t>TAPAS DEY</t>
+    <t>laying extra UPVC pipe line to cover Pukhuria (10) mouzas Construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of retrofitting Parsola Zone - B under and its adjoining mouza under Simlapal water supply shceme under BRGF (Phase - I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division,</t>
+  </si>
+  <si>
+    <t>VCH/003125/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/30</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of portable multi parameter water quality testing device of the device of rural drinking water sources of 146 Nos. GP in Bankura District of west Bengal under PHE Dte</t>
+  </si>
+  <si>
+    <t>VCH/002839/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/9</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Amrul Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Amrul, No. of Mouza :- 10 nos. i.e. Gangabati-32, Maurui-33, Bhagabanbati-34, Nunduri-35, Bajitpur-36, Bangalchwak-37, Keneti-50, Panchkona-51, Amrul-52 &amp; Abdulpur-53, Total House Hold - 2627</t>
   </si>
   <si>
     <t>VCH/002441/2021-2022</t>
   </si>
   <si>
     <t>FHTC/18</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>KHAN ENTERPRISE</t>
   </si>
   <si>
     <t>VCH/000209/2022-2023</t>
   </si>
   <si>
     <t>FHTC/11</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>Laying extra HDPE pipe lineto cover Rudra (38 ) mouzas for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of by Zone- J (Rudra ) to Khatra - Hirbandh-Ranibandh W/S Scheme (BRGF ph - I project) block - Ranibandh under Khatra Sub - Division of Bankura Division, PHE Dte. sl no - 01</t>
   </si>
   <si>
     <t>VCH/002838/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/9</t>
-[...4 lines deleted...]
-  <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
-  </si>
-[...22 lines deleted...]
-    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ with laying of HDPE pipeline in Parsola Mouza under Parsola, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000883/2023-2024</t>
   </si>
   <si>
     <t>3011/BQA</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>BHATTACHARYYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -780,132 +780,132 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>52.99</v>
+        <v>0.3</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.3</v>
+        <v>52.99</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -918,322 +918,322 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>145.4</v>
+        <v>3.98</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>32.23</v>
+        <v>13.33</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>4.49</v>
+        <v>145.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>3.98</v>
+        <v>32.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>13.33</v>
+        <v>4.49</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>1.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>